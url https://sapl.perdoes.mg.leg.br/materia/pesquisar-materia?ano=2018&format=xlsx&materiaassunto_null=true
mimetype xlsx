--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,1013 +54,1013 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/46/emenda__projeto_de_lei_42.18.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/46/emenda__projeto_de_lei_42.18.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO V DO_x000D_
 ARTIGO 2o DO PROJETO DE LEI No42/2018</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_complementar_01-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_complementar_01-2018.pdf</t>
   </si>
   <si>
     <t>"EXTINGUE UM CARGO DE PROFESSOR DE MATEMÁTICA E CRIA UM CARGO DE PROFESSOR DE HISTÓRIA NO ÂMBITO DA SECRETARIA DE EDUCAÇÃO E CULTURA NO PLANO DE CARGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE PERDÕES - LEI MUNICIPAL Nº 2.165/02 E LEI COMPLEMENTAR 31/2006"._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DO ART 122 DA LEI MUNICIPAL Nº 382/59  QUE ESTABELECE CÓDIGO DE POSTURAS MUNICIPAIS”._x000D_
 Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_complementar_05-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_complementar_05-2018.pdf</t>
   </si>
   <si>
     <t>“TRANSFORMA DOIS CARGOS DE PROFESSORES EM I-A EM PORTUGUÊS  II-A, CRIA DOIS CARGOS DE PROFESSORES II-B E REGULAMENTA A CARGA A HORÁRIA DO CARGO DE AUXILIAR DE SECRETÁRIA NO ÂMBITO DA SECRETARIA  DE EDUCAÇÃO E CULTURA”._x000D_
 Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_complementar_07-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_complementar_07-2018.pdf</t>
   </si>
   <si>
     <t>“TRANSFORMA UM CARGO DE COLETOR DE LIXO EM MOTORISTA, EXTINGUE ONZE CARGOS DE COLETOR DE LIXO”._x000D_
 Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_complementar_08.2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_complementar_08.2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA O CAPITULO V DA LEI MUNICIPAL 382/59 DE 11/09/19589 QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS MUNICIPAIS”._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_complementar_09-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_complementar_09-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A AUTARQUIA MUNICIPAL DENOMINADA INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE PERDÕES, A RESTITUIR CONTRIBUIÇÕES PREVIDENCIÁRIAS”._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_complementar_10-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_complementar_10-2018.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI COMPLEMENTAR Nº 73/2018”._x000D_
 Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_complementar_11-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_complementar_11-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART 88 DA LEI Nº 1.697/94, INSTITUI O ESTATUTO DO SERVIDOR DO MUNICÍPIO DE PERDÕES/MG”. Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_12-2018__optimize.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_12-2018__optimize.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA DE SANEAMENTO BÁSICO EM PERDÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_complementar_14-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_complementar_14-2018.pdf</t>
   </si>
   <si>
     <t>“CRIA NO ÂMBITO DO ESTATUTO DO MAGISTÉRIO MUNICIPAL LEI COMPLEMENTAR Nº 31/2018”._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/229/pl-02-2018_-_plantao_de_drogarias_e_farmacias_ok.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/229/pl-02-2018_-_plantao_de_drogarias_e_farmacias_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DE DROGARIAS E FARMÁCIAS DE PERDÕES COM INSTITUIÇÃO DO PLANTÃO 24 HORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_ordinaria_03-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_ordinaria_03-2018.pdf</t>
   </si>
   <si>
     <t>"DELIMITA ÁREA DE ZONEAMENTO URBANO SITUADO EM LOCAL DENOMINADO SÃO DOMINGOS".</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_04-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_04-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O AUMENTO DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS CONFORME O INPC/IPCA ACUMULADO NOS ÚLTIMOS QUATORZE MESES".</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_ordinaria_08-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_ordinaria_08-2018.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº 2.920/2015 QUE AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA DE TERRENO QUE MENCIONA AO CESSIONÁRIO MARCOS ALEXANDRE VIVIME".</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_ordinaria_09-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_ordinaria_09-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DESAFETAÇÃO E DOAÇÃO DE IMÓVEL URBANO SITUADO NO BAIRRO MONTE VERDE PARA FINS DE AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL".</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_ordinaria_10-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_ordinaria_10-2018.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE POSTO DE IDENTIFICAÇÃO MUNICIPAL PROCURADOR JOSÉ MARIA ANDRADE".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Anderson Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/230/pl-13-2018_bolsa_atleta_ok.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/230/pl-13-2018_bolsa_atleta_ok.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/231/pl-14-2018_horario_dos_bancos_okok.docx</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/231/pl-14-2018_horario_dos_bancos_okok.docx</t>
   </si>
   <si>
     <t>“ALTERA INCISOS I e II, DO ART. 2º, DA LEI 3.041/2017, QUE DISPÕE SOBRE OS DIAS E HORÁRIOS DE FUNCIONAMENTO DOS CAIXAS ELETRÔNICOS DE BANCOS EXISTENTES EM PERDÕES”</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/232/pl-15-2018.docx</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/232/pl-15-2018.docx</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS RUAS 9, 10, 11, 13, 14, 15 E 16 DO RESIDENCIAL VILA REAL, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/233/pl-16-2018_nome_de_ruas_vila_real.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/233/pl-16-2018_nome_de_ruas_vila_real.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS RUAS 19, 20 E 21 DO RESIDENCIAL VILA REAL, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/234/pl-17-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/234/pl-17-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS AVENIDAS 4 E 5 DO RESIDENCIAL VILA REAL, REVOGA LEI MUNICIPAL N. 2.431/2005 E DENOMINA RUA 9 NO LOTEAMENTO DR. OLAVO RIBEIRO, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/235/pl-18-2018_-_lei_prata_da_casa_ok.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/235/pl-18-2018_-_lei_prata_da_casa_ok.pdf</t>
   </si>
   <si>
     <t>“LEI PRATA DA CASA: DISPÕE SOBRE A CONTRATAÇÃO DE ARTISTAS, GRUPOS, BANDAS, MÚSICOS E AFINS, LOCAIS, PARA APRESENTAÇÃO E/OU EXPOSIÇÃO EM SHOWS, EXPOSIÇÕES, EVENTOS ARTÍSTICOS, CULTURAIS, MUSICAIS, E SIMILARES, QUE RECEBEREM SUBVENÇÕES SOCIAIS, OU FINANCEIRAS, OU AUXILIO FINANCEIROS DO PODER PÚBLICO MUNICIPAL OU ATRAVÉS DELE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Johnny</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/236/pl-19-2018_-_programa_primeiros_socorros_valendo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/236/pl-19-2018_-_programa_primeiros_socorros_valendo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “LIÇÕES DE PRIMEIROS SOCORROS” NA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL ESCOLAR DO MUNICÍPIO DE PERDÕES, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_ordinaria_22-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_ordinaria_22-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A FAZER PERMUTA DE TERRENOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/237/pl-23-2018_-_altera_lei_das_grades_dos_bancos.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/237/pl-23-2018_-_altera_lei_das_grades_dos_bancos.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, DA LEI 2.887/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_25-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_25-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIA A DOAÇÃO DE IMÓVEIS URBANOS AO SR. PAULO GARCIA FIDÉLIS E AO SR. SÍLVIO DOS REIS RUFINO E S/M CILENA APARECIDA DIAS REIS NOS TERMOS DA LEI MUNICIPAL Nº 2.735/11 QUE CRIOU O PROGRAMA CENTENÁRIO DA HABITAÇÃO COM DIGNIDADE".</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_26-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_26-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS ARTS. 6º E 7º DA LEI MUNICIPAL Nº 2.801/2013 DE 09.06.2013".</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/238/pl-27-2018-obriga_executivo_enviar_lei.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/238/pl-27-2018-obriga_executivo_enviar_lei.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO MUNICIPAL ENCAMINHAR LEI MUNICIPAL VIGENTE QUE PRETENDA ALTERAR E/OU REVOGAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_30-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_30-2018.pdf</t>
   </si>
   <si>
     <t>"RECONHECE TEMPO DE SERVIÇO PRESTADO AO MUNICÍPIO PELA SERVIDORA LEA FREIRE DE OLIVEIRA".</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_31-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_31-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA CRÉDITO ADICIONAL TIPO ESPECIAL".</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/43/pl-32-2018-cria_coordenadoria_defesa_civil.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/43/pl-32-2018-cria_coordenadoria_defesa_civil.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE PERDÕES-MG, REVOGA A LEI MUNICIPAL No. 2.406/05 DE 17.05.2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_ordinaria_33-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_ordinaria_33-2018.pdf</t>
   </si>
   <si>
     <t>"CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL(COMPDEC) DO MUNICÍPIO DE PERDÕES/MG REVOGA A LEI MUNICIPAL Nº 2.406/05 DE 17.05.2005 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_ordinaria_34-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_ordinaria_34-2018.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE APOIO INFÂNCIA E ADOLESCÊNCIA NO MUNICÍPIO DE PERDÕES - PRÓ-MIRIM E AUTORIZA DOAÇÕES DE EQUIPAMENTOS, MATERIAL PERMANENTE E GÊNEROS ALIMENTÍCIOS A ENTIDADES ASSISTENCIAIS".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/239/pl-35-2018-_altera_lei_n._3.021-2017_-_atendimen_MH7LnQk.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/239/pl-35-2018-_altera_lei_n._3.021-2017_-_atendimen_MH7LnQk.pdf</t>
   </si>
   <si>
     <t>ALTERA §1º DO ART. 1º DA LEI MUNICIPAL N. 3.021 (Atendimento Prioritário), DE 23 DE AGOSTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Johnny, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/241/pl-37-2018_postos_de_combustiveis_-_johnny__e_rodrigo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/241/pl-37-2018_postos_de_combustiveis_-_johnny__e_rodrigo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DE ALVARÁ DE FUNCIONAMENTO DE EMPRESAS E POSTOS ESTABELECIDOS EM PERDÕES QUE REVENDEREM COMBUSTÍVEIS ADULTERADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/242/pl-38-2018_-_estagio_de_direito_-_rodrigo_-_subs_AGjpAdZ.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/242/pl-38-2018_-_estagio_de_direito_-_rodrigo_-_subs_AGjpAdZ.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DOS ALUNOS DE DIREITO A ESTAGIAREM EM ESCOLAS DO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_ordinaria_39-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_ordinaria_39-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÕES DE IMÓVEIS URBANOS AOS SRS. ALMIR APARECIDO DA SILVA E OUTROS NOS TERMOS DA LEI MUNICIPAL Nº 2.735/11 QUE CRIOU O PROGRAMA CENTENÁRIO DA HABITAÇÃO COM DIGNIDADE".</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_ordinaria_40-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_ordinaria_40-2018.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ART. 2º DA LEI MUNICIPAL Nº 2.896/2015 DE 10.03.2015 E AUTORIZA PERMUTA DE IMÓVEIS".</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/45/pl-42-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/45/pl-42-2018.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA INCISO V AO ART. 2º DA LEI MUNICIPAL Nº 2.880/14 DE 08/03/2014, MODIFICADA PELAS LEIS MUNICIPAIS Nº 2.902/15 DE 09.04.2015 E 2.796/16 DE 02/05/2016 QUE DISPÕE SOBRE A CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/243/pl-43-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/243/pl-43-2018.pdf</t>
   </si>
   <si>
     <t>“DÁ NOME A SEDE DO MERCADO MUNICIPAL DE PERDÕES DE JOSÉ OLEGÁRIO DE CARVALHO “CORONEL JOSÉ AZARIAS”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/244/pl-44-2018_-_da_nome_aos_correios_do_retiro.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/244/pl-44-2018_-_da_nome_aos_correios_do_retiro.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À AGÊNCIA DOS CORREIOS DO RETIRO DOS PIMENTA DE ARTUR ALVARENGA “ARTUR DA BINICA”</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_ordinaria_45-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_ordinaria_45-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL PESSOAL".</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_ordinaria_46-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_ordinaria_46-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 3.051/2017, QUE TRATA DO PPA PARA O QUADRIÊNIO 2018/2021".</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_ordinaria_47-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_ordinaria_47-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 3.042/2017 DE 27.11.2017".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_ordinaria_50-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_ordinaria_50-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DOS INCISOS I E III DO ART. 2º DA LEI MUNICIPAL Nº 2.080/01 DE 27.04.2001".</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/245/pl-51-2018_mundo_cenico.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/245/pl-51-2018_mundo_cenico.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA MUNICIPAL ASSOCIAÇÃO DE FOMENTO ARTÍSTICO E CULTURAL MUNDO CÊNICO</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_ordinaria_52-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_ordinaria_52-2018.pdf</t>
   </si>
   <si>
     <t>"MODIFICA A LEI 2.302/2003 PARA ALTERAR A DENOMINAÇÃO GRUPO VOLUNTÁRIOS DA FÉ E ASSISTÊNCIA SOCIAL PARA ASSOCIAÇÃO BENEFICENTE CASA EFATA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Anderson Ratinho, Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_ordinaria_53-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_ordinaria_53-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA INCLUIR NOMES DE VEREADORES EM PLACAS DE INAUGURAÇÕES PÚBLICAS".</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_ordinaria_54-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_ordinaria_54-2018.pdf</t>
   </si>
   <si>
     <t>"REESTRUTURA O CONSELHO DELIBERATIVO MUNICIPAL DE PATRIMÔNIO HISTÓRICO E CULTURAL E ESTABELECE NORMAS DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE PERDÕES, REVOGA AS LEIS Nº 1.778/95, LEI Nº 2.232/03, LEI Nº 2.790/13, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_ordinaria_55-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_ordinaria_55-2018.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE O PAGAMENTO DE SUBVENÇÕES E VERBAS DESTINADAS A ENTIDADES CULTURAIS CONFORME A LEI FEDERAL Nº 13.019/2014 PARA O EXERCÍCIO DE 2019".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_ordinaria_56-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_ordinaria_56-2018.pdf</t>
   </si>
   <si>
     <t>"ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE PERDOES PARA O EXERCÍCIO DE 2019".</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_ordinaria_58-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_ordinaria_58-2018.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ART. 4º DA LEI MUNICIPAL Nº 2.05/2015, DE 06 DE MAIO DE 2015, DANDO NOVA DENOMINAÇÃO À RUA 1 DO LOTEAMENTO RESIDENCIAL VILA REAL"</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_ordinaria_59-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_ordinaria_59-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 3.045/17 DE 06.12.2017".</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_ordinaria_60-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_ordinaria_60-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ITEM 4, DO ART. 1º  DA LEI MUNICIPAL Nº 3.089/2018 DE 10.08.2018".</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_ordinaria_63-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_ordinaria_63-2018.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI QUE ESTABELECE A OBRIGATORIEDADE DA CONFECÇÃO E INSTALAÇÃO DE SINALIZAÇÃO NAS VIAS, PLACAS INDICATIVAS COM NOMES DE RUAS E ILUMINAÇÃO COM LÂMPADAS LED PARA APROVAÇÃO DE NOVOS LOTEAMENTOS OU CONJUNTOS HABITACIONAIS NO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_ordinaria_64-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_ordinaria_64-2018.pdf</t>
   </si>
   <si>
     <t>"DA DENOMINAÇÃO DE DONA JOVITA AMANDA ALVES AS INSTALAÇÕES DOS CRAS II".</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_ordinaria_65-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_ordinaria_65-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTALAÇÃO E FUNCIONAMENTO DE CIRCOS ITINERANTES".</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_ordinaria_66-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_ordinaria_66-2018.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI QUE MODIFICA A DATA DE COMEMORAÇÃO DO DIA DO SERVIDOR PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Rodrigo, Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/246/pl-68-2018-prestacao_de_contas_entidades_assiste_sAaPgan.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/246/pl-68-2018-prestacao_de_contas_entidades_assiste_sAaPgan.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO PARA CONCESSÃO DE SUBVENÇÕES, DIVULGAÇÃO DE PRESTAÇÃO DE CONTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>"DISPÕES SOBRE A IMPLANTAÇÃO DO PROGRAMA SOCIAL PÃO NA MESA PARA DOAÇÃO DE PÃES AS FAMÍLIAS CARENTES, ENTIDADES ASSISTENCIAIS E ESCOLAS PÚBLICAS COM QUALIFICAÇÃO PROFISSIONAL PERMANENTE E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/247/pl-75-2018_-_nome_da_padaria.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/247/pl-75-2018_-_nome_da_padaria.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PADARIA MUNICIPAL DO PROGRAMA PÃO NA MESA DE PADARIA ANTÔNIO DE PAULA PEREIRA FILHO (Toninho)</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_resolucao-02-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_resolucao-02-2018.pdf</t>
   </si>
   <si>
     <t>“OBRIGA O PODER LEGISLATIVO MUNICIPAL A DAR ACESSO E TRANSPARÊNCIA ÀS LEIS, RESOLUÇÕES E ATOS ADMINISTRATIVOS NO SITE OFICIAL DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS″._x000D_
 Situação: Rejeitado</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_resolucao_04-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_resolucao_04-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO II DA RESOLUÇÃO N. 997, DE 23 DE MARÇO DE 2016, EXTINGUE UM CARGO DE ASSESSOR PARLAMENTAR  E CRIA O CARGO COMISSIONADO DE ASSESSOR DE COMUNICAÇÃO NO ANEXO II DA RESOLUÇÃO N. 99 DE 23 DE MARÇO DE 2016, QUE INSTITUIU O PLANO DE CARREIRA E VENCIMENTO DOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS″. _x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_resolucao_05-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_resolucao_05-2018.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PERDÕES, EXERCÍCIO 2015″._x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo, Fernado Amintas, Johnny, João da água, Marcos, Professor Helton, Wagão, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_resolucao_06-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_resolucao_06-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PERDÕES (LEITURA DE ATAS) E DÁ OUTRAS PROVIDÊNCIAS″. _x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_resolucao_07-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_resolucao_07-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 47 E REVOGA PARÁGRAFO ÚNICO DA RESOLUÇÃO Nº 997/2016, DE 23 DE MARÇO DE 2016 ″._x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
     <t>Anderson Ratinho, Fernado Amintas, Johnny, João da água, Marcos, Professor Helton, Rodrigo, Wagão, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_resolucao_08-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_resolucao_08-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA ARTIGO 278 DA RESOLUÇÃO 440/94 REGIMENTO INTERNO DA CÂMARA DE PERDÕES″._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES A ENFERMEIRA JOANA D'ARC SANTANA ″._x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_resolucao_10-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_resolucao_10-2018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO MÉDICO OTTO GERARDO MOJICA VERAS ″._x000D_
 Situação: Sancionado Promulgado</t>
   </si>
   <si>
     <t>“CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À ASSOCIAÇÃO DE FOMENTO ARTÍSTICO E CULTURAL MUNDO CÊNICO  ″._x000D_
 Situação: Parecer</t>
   </si>
   <si>
     <t>“CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À LOJA MAGAZINE LUÍZA″._x000D_
 Situação: Parecer</t>
   </si>
   <si>
     <t>“CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À FOX INDÚSTRIA E COMÉRCIO DE PALITOS″._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>“CONCEDE DIPLOMA DE HONRA AO MÉRITO À EMPRESA CACHAÇA JOÃO MENDES LTDA″._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO Sr. RAIMUNDO CUSTÓDIO EVANGELISTA ″._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
     <t>“CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À VETBR SAÚDE ANIMAL ″. _x000D_
 Situação: Parecer</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_resolucao_11-2018.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_resolucao_11-2018.pdf</t>
   </si>
   <si>
     <t>“REFERENDA DESPESAS PARA O ORÇAMENTO 2019 DA CÂMARA MUNICIPAL DE PERDÕES, ESTADO DE MINAS GERAIS ″._x000D_
 Situação: Em Tramitação</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_resolucao-01-2018_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_resolucao-01-2018_.pdf</t>
   </si>
   <si>
     <t>“ALTERA A RESOLUÇÃO Nº 997, DE 23 DE MAIO DE 2016, QUE INSTITUIU O PLANO DE CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS″. Situação: Sancionado promulgado</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_resolucao_11-20181.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_resolucao_11-20181.pdf</t>
   </si>
   <si>
     <t>“REFERENDA DESPESAS PARA O ORÇAMENTO DE 2019 DA CÂMARA MUNICIPAL DE PERDÕES, ESTADO DE MINAS GERAIS″._x000D_
 Situação: Sancionado promulgado</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Fernado Amintas</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/277/pr-18.2018-_diploma_celebridade.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/277/pr-18.2018-_diploma_celebridade.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO STUDIO CELEBRIDADE MUSIC</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/278/pr-19.2018-_diploma_funeraria.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/278/pr-19.2018-_diploma_funeraria.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À FUNERÁRIA PADRE VICTOR</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO Sr. REINER FERREIRA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À Sra VERA LÚCIA MENDES</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/281/pr-22.2018-_cidadania_norvina.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/281/pr-22.2018-_cidadania_norvina.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À Sra NORVINA MENDES</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/282/pr-23.2018-_cidadania_dr_jacira.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/282/pr-23.2018-_cidadania_dr_jacira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES ÀEXCELENTÍSSIMA SENHORA MARIA JACIRA RAMOS E SILVA</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/283/pr-23.2018-_cidadania_dr_jose_maria.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/283/pr-23.2018-_cidadania_dr_jose_maria.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DOUTOR JOSÉ MARIA NUNES</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>João da água</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/284/pr-25.2018-_diploma_jaqueline.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/284/pr-25.2018-_diploma_jaqueline.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À SENHORA JAQUELINE SANTOS PINHEIRO PEREIRA DE CARVALHO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/285/pr-26.2018-_helen.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/285/pr-26.2018-_helen.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À CANTORA HELEN DE JESUS MENDONÇA SILVA</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Wagão</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/286/pr-27.2018-_diploma_jg_turismo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/286/pr-27.2018-_diploma_jg_turismo.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À EMPRESA JG TURISMO LTDA</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/287/pr-28.2018-_diploma_cafe_itau.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/287/pr-28.2018-_diploma_cafe_itau.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À EMPRESA CAFÉ ITÁU LTDA</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/288/pr-28.2018-_diploma_ailton.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/288/pr-28.2018-_diploma_ailton.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR AILTON PEREIRA MARQUES</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/289/pr-28.2018-_diploma_arteris.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/289/pr-28.2018-_diploma_arteris.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À EMPRESA AUTO PISTA FERNÃO DIAS S/A GRUPO ARTERIS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/290/pr-31.2018-_cidadania_noraldino.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/290/pr-31.2018-_cidadania_noraldino.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DEPUTADO ESTADUAL NORALDINO LÚCIO DIAS JÚNIOR</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/291/pr-32.2018-_diploma_rodrigo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/291/pr-32.2018-_diploma_rodrigo.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO VEREADOR RODRIGO VICENTE DOS SANTOS</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/292/pr-33.2018-_diploma_elenice.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/292/pr-33.2018-_diploma_elenice.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À PROFESSORA ELENICE ALVES PEREIRA CAMPOS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/293/pr-34.2018-_diploma_pr_waldeci.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/293/pr-34.2018-_diploma_pr_waldeci.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO PASTOR WALDECI VENÂNCIO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/294/pr-35.2018-_diploma_pr_wellington.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/294/pr-35.2018-_diploma_pr_wellington.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO PASTOR WELLINGTON DURVAL DA SILVA</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/240/pl-36-2018_-_anteprojeto_doacao_carro_apap.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/240/pl-36-2018_-_anteprojeto_doacao_carro_apap.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FAZER CESSÃO DE USO DE VEÍCULO PARA A APAP (ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE PERDÕES) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1367,68 +1367,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/46/emenda__projeto_de_lei_42.18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_complementar_05-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_complementar_07-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_complementar_08.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_complementar_09-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_complementar_10-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_complementar_11-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_12-2018__optimize.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_complementar_14-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/229/pl-02-2018_-_plantao_de_drogarias_e_farmacias_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_ordinaria_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_04-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_ordinaria_08-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_ordinaria_09-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_ordinaria_10-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/230/pl-13-2018_bolsa_atleta_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/231/pl-14-2018_horario_dos_bancos_okok.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/232/pl-15-2018.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/233/pl-16-2018_nome_de_ruas_vila_real.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/234/pl-17-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/235/pl-18-2018_-_lei_prata_da_casa_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/236/pl-19-2018_-_programa_primeiros_socorros_valendo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_ordinaria_22-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/237/pl-23-2018_-_altera_lei_das_grades_dos_bancos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_25-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_26-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/238/pl-27-2018-obriga_executivo_enviar_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_30-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_31-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/43/pl-32-2018-cria_coordenadoria_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_ordinaria_33-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_ordinaria_34-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/239/pl-35-2018-_altera_lei_n._3.021-2017_-_atendimen_MH7LnQk.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/241/pl-37-2018_postos_de_combustiveis_-_johnny__e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/242/pl-38-2018_-_estagio_de_direito_-_rodrigo_-_subs_AGjpAdZ.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_ordinaria_39-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_ordinaria_40-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/45/pl-42-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/243/pl-43-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/244/pl-44-2018_-_da_nome_aos_correios_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_ordinaria_45-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_ordinaria_46-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_ordinaria_47-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_ordinaria_50-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/245/pl-51-2018_mundo_cenico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_ordinaria_52-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_ordinaria_53-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_ordinaria_54-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_ordinaria_55-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_ordinaria_56-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_ordinaria_58-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_ordinaria_59-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_ordinaria_60-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_ordinaria_63-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_ordinaria_64-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_ordinaria_65-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_ordinaria_66-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/246/pl-68-2018-prestacao_de_contas_entidades_assiste_sAaPgan.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/247/pl-75-2018_-_nome_da_padaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_resolucao-02-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_resolucao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_resolucao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_resolucao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_resolucao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_resolucao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_resolucao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_resolucao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_resolucao-01-2018_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_resolucao_11-20181.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/277/pr-18.2018-_diploma_celebridade.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/278/pr-19.2018-_diploma_funeraria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/281/pr-22.2018-_cidadania_norvina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/282/pr-23.2018-_cidadania_dr_jacira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/283/pr-23.2018-_cidadania_dr_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/284/pr-25.2018-_diploma_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/285/pr-26.2018-_helen.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/286/pr-27.2018-_diploma_jg_turismo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/287/pr-28.2018-_diploma_cafe_itau.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/288/pr-28.2018-_diploma_ailton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/289/pr-28.2018-_diploma_arteris.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/290/pr-31.2018-_cidadania_noraldino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/291/pr-32.2018-_diploma_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/292/pr-33.2018-_diploma_elenice.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/293/pr-34.2018-_diploma_pr_waldeci.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/294/pr-35.2018-_diploma_pr_wellington.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/240/pl-36-2018_-_anteprojeto_doacao_carro_apap.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/46/emenda__projeto_de_lei_42.18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_complementar_05-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_complementar_07-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_complementar_08.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_complementar_09-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_complementar_10-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_complementar_11-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_12-2018__optimize.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_complementar_14-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/229/pl-02-2018_-_plantao_de_drogarias_e_farmacias_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_ordinaria_03-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_04-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_ordinaria_08-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_ordinaria_09-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_ordinaria_10-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/230/pl-13-2018_bolsa_atleta_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/231/pl-14-2018_horario_dos_bancos_okok.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/232/pl-15-2018.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/233/pl-16-2018_nome_de_ruas_vila_real.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/234/pl-17-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/235/pl-18-2018_-_lei_prata_da_casa_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/236/pl-19-2018_-_programa_primeiros_socorros_valendo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_ordinaria_22-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/237/pl-23-2018_-_altera_lei_das_grades_dos_bancos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_25-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_26-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/238/pl-27-2018-obriga_executivo_enviar_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_30-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_31-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/43/pl-32-2018-cria_coordenadoria_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_ordinaria_33-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_ordinaria_34-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/239/pl-35-2018-_altera_lei_n._3.021-2017_-_atendimen_MH7LnQk.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/241/pl-37-2018_postos_de_combustiveis_-_johnny__e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/242/pl-38-2018_-_estagio_de_direito_-_rodrigo_-_subs_AGjpAdZ.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_ordinaria_39-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_ordinaria_40-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/45/pl-42-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/243/pl-43-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/244/pl-44-2018_-_da_nome_aos_correios_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_ordinaria_45-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_ordinaria_46-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_ordinaria_47-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_ordinaria_50-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/245/pl-51-2018_mundo_cenico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_ordinaria_52-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_ordinaria_53-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_ordinaria_54-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_ordinaria_55-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_ordinaria_56-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_ordinaria_58-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_ordinaria_59-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_ordinaria_60-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_ordinaria_63-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_ordinaria_64-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_ordinaria_65-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_ordinaria_66-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/246/pl-68-2018-prestacao_de_contas_entidades_assiste_sAaPgan.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/247/pl-75-2018_-_nome_da_padaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_resolucao-02-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_resolucao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_resolucao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_resolucao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_resolucao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_resolucao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_resolucao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_resolucao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_resolucao-01-2018_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_resolucao_11-20181.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/277/pr-18.2018-_diploma_celebridade.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/278/pr-19.2018-_diploma_funeraria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/281/pr-22.2018-_cidadania_norvina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/282/pr-23.2018-_cidadania_dr_jacira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/283/pr-23.2018-_cidadania_dr_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/284/pr-25.2018-_diploma_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/285/pr-26.2018-_helen.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/286/pr-27.2018-_diploma_jg_turismo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/287/pr-28.2018-_diploma_cafe_itau.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/288/pr-28.2018-_diploma_ailton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/289/pr-28.2018-_diploma_arteris.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/290/pr-31.2018-_cidadania_noraldino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/291/pr-32.2018-_diploma_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/292/pr-33.2018-_diploma_elenice.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/293/pr-34.2018-_diploma_pr_waldeci.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/294/pr-35.2018-_diploma_pr_wellington.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2018/240/pl-36-2018_-_anteprojeto_doacao_carro_apap.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>