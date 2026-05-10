--- v0 (2025-10-06)
+++ v1 (2026-05-10)
@@ -54,1344 +54,1344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Anderson Ratinho, Fernado Amintas, Johnny, João da água, Marcos, Professor Helton, Rodrigo, Wagão, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/emenda_parlamentares_2020_novas.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/emenda_parlamentares_2020_novas.doc</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS AO ORÇAMENTO 2020</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcos, Professor Helton, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/emenda_pl_36.19.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/emenda_pl_36.19.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA No. 02/2019 AO PROJETO DE LEI Nº 35/2019 QUE “AUTORIZA O MUNICÍPIO DE PERDÕES A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/emenda_pl_62.2019.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/emenda_pl_62.2019.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 1 AO PROJETO DE LEI 62/2019 que "ESPECIFICA FAMÍLIAS CARENTES COMO PRIORITÁRIAS A RECEBEREMCONCESSÕES DE IMÓVEIS URBANOS PARA EDIFICAÇÃO DE HABITAÇÕES EM CONFORMIDADE COM A LEI MUNICIPAL Nº2.735/11 QUE CRIOU O PROGRAMA CENTENÁRIO DA HABITAÇÃO COM DIGNIDADEE ESPECIFICA PRIORIDADE DE EMPRESAS A SEREM CONTEMPLADAS COM CONCESSÕES DE IMÓVEIS MUNICIPAIS PARA INSTALAÇÕES DE EMPREENDIMENTOS EM CONFORMIDADE COM A LEI MUNICIPAL 2.736/11QUE CRIA O PROGRAMACENTENÁRIO DO PROGRESSO COM DESENVOLVIMENTO."</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Johnny, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/emenda_rodrigo_-plc-12-plano_de_saneamento.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/emenda_rodrigo_-plc-12-plano_de_saneamento.doc</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR 12/2018 (PLANO MUNICIPAL DE SANEAMENTO BÁSICO DE PERDÕES)</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Helton, Rodrigo, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/pl-04-2019_-_criacao_da_pertrans_emenda_rodrigo__qYWxQpE.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/pl-04-2019_-_criacao_da_pertrans_emenda_rodrigo__qYWxQpE.doc</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 4º, 5º E 6º DO PROJETO DE LEI NO 04/2019 QUE  “DISPÕE SOBRE A CRIAÇÃO DO PERTRANS (ÓRGÃO EXECUTIVO E RODOVIÁRIO MUNICIPAL DE TRÂNSITO E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO – JARI E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fernado Amintas, Johnny, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/emenda_resolucao_diplomas_e_titulos.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/emenda_resolucao_diplomas_e_titulos.doc</t>
   </si>
   <si>
     <t>“ACRESCENTA ALÍNEA “B”  AO PROJETO DE RESOLUÇÃO 05/2019 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/84/plc-02-2019_-_proibe_queimadas.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/84/plc-02-2019_-_proibe_queimadas.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR MUNICIPAL N 382/1959, MODIFICANDO A SEÇÃO IX 9- DAS QUEIMADAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/94/plc-5-2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/94/plc-5-2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA O CAPUT DO ART. 170 DA LEI MUNICIPAL Nº 1.697/94 QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DO MUNICÍPIO DE PERDÕES/MG."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"INSTITUI GRATIFICAÇÃO PELO ENCARGO DE MEMBRO DE COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/101/plc-07-2019-_altera_codigo_de_obras.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/101/plc-07-2019-_altera_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART.296 DA LEI MUNICIPAL Nº 2.344/04 DE 28/06/204 QUE INSTITUI O CÓDIGO MUNICIPAL DE OBRAS"</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/112/plc-08-2019-_altera_codigo_de_posturas.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/112/plc-08-2019-_altera_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>"ALTERA A SEÇÃO IV DO CAPÍTULO II E CRIA O CAPÍTULO X TODOS NA LEI COMPLEMENTAR Nº 382/59 DE 11 09 1959 QUE INSTITUI O CÓDIGO DE POSTURAS MUNICIPAIS."</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/107/plc-09-2019_-_alvara_sanitario.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/107/plc-09-2019_-_alvara_sanitario.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PREÇO PÚBLICO PARA EMISSÃO DO ALVARÁ SANITÁRIO NO MUNICÍPIO DE PERDOES."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_complementar_n19_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_complementar_n19_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CERTIFICAÇÃO E ESTABELECE O PLANO DE CARREIRA DOS CARGOS PÚBLICOS ESTATUTÁRIOS DE AGENTE DE COMBATE A ENDEMIAS - ACE E AGENTES COMUNITÁRIO DE SAÚDE - ACS, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 51/2006, LEIS FEDERAIS Nº 11.350/2006, Nº 12.994/2014, Nº 11.395/2018 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/138/plc11.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/138/plc11.pdf</t>
   </si>
   <si>
     <t>“ ALTERA REDAÇÃO DO ART.22 E REVOGA O ART. 278 DO ESTATUTO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE PERDÕES LEI MUNICIPAL N°1.697/94.”</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/139/plc_12.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/139/plc_12.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DOS PARÁGRAFOS DE 1° E 2° DO ART. 108 DA LEI MUNICIPAL N°1.697/94 DE 25.02.1994 – ESTATUTO DO SERVIDOR MUNICIPAL.”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART. 22 E REVOGA O ART. 278 DO ESTATUTO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE PERDÕES LEI MUNICIPAL Nº 1.697/94."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Anderson Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_complementar_no_14_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_complementar_no_14_2019.pdf</t>
   </si>
   <si>
     <t>"ESTATUTO DO MAGISTÉRIO: ALTERA REDAÇÃO DO ART. 135 DA LEI COMPLEMENTAR N. 31/2010, DE 19 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS ."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/174/rojeto_de_lei_complementar_no15_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/174/rojeto_de_lei_complementar_no15_2019.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO §1º E §2º DO ART. 191 DA LEI COMPLEMENTAR Nº31/2010 DE 19/03/2010 QUE INSTITUI O ESTATUTO DO MAGISTÉRIO MUNICIPAL”</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_complementar_no16_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_complementar_no16_2019.pdf</t>
   </si>
   <si>
     <t>"INCLUI § 5º NO ART 219 DO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL - LEI 1.697/94."</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/40/pl-01-2019_-__eliminador_de_ar_copasa.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/40/pl-01-2019_-__eliminador_de_ar_copasa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA EM PERDÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/48/pl-02-2019_-_cargo_da_padeiro.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/48/pl-02-2019_-_cargo_da_padeiro.pdf</t>
   </si>
   <si>
     <t>"CRIA UM CARGO DE PEDREIRO NO ÂMBITO DA SECRETÁRIA MUNICIPAL DE PROMOÇÃO SOCIAL, TRABALHO E HABITAÇÃO NO PLANO DE CARGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE PERDÕES-LEI MUNICIPAL N°2.165/02</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/49/pl-03-2019_-_altera_normas_de_subvencao.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/49/pl-03-2019_-_altera_normas_de_subvencao.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º DO ARTIGO 4º E ARTIGO 16 DA LEI MUNICIPAL N. 3.118/2018 QUE DISPÕE SOBRE NORMATIZAÇÃO PARA CONCESSÃO DE SUBVENÇÕES, DIVULGAÇÃO DE PRESTAÇÃO DE CONTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/71/pl-05-2019_-_reajuste_servidores_da_camara.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/71/pl-05-2019_-_reajuste_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE GERAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES/MG, DE ACORDO COM O ÍNDICE DO INPC/IBGE.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/72/pl-06-2019_-_reajuste_vereadores.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/72/pl-06-2019_-_reajuste_vereadores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REAJUSTE GERAL DOS VENCIMENTOS DOS VEREADORES, DE ACORDO COM O ÍNDICE DO INPC.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/73/pl-07-2019_-_reajuste_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/73/pl-07-2019_-_reajuste_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REAJUSTE GERAL DOS VENCIMENTOS  DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE PERDÕES, DE ACORDO COM O ÍNDICE DO INPC.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Johnny</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/74/pl-09-2019_-_suspende_tarifa_de_esgoto_GxkMkP4.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/74/pl-09-2019_-_suspende_tarifa_de_esgoto_GxkMkP4.pdf</t>
   </si>
   <si>
     <t>Suspende a cobrança de tarifa do serviço de esgoto dinâmico com coleta. EDC pela Companhia de Saneamento de Minas Gerais - COPASA no Município de Perdões – MG e dá outras providencias.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REGULAMENTA A POLÍTICA DE ACESSO ÀS INFORMAÇÕES PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PERDÕES/MG, BEM COMO INSTITUI REGRAS ESPECÍFICAS COMPLEMENTARES ÀS NORMAS GERAIS ESTABELECIDAS PELA LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 - LEI DE ACESSO À INFORMAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Wagão</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/76/pl-12-2019_-__horta_comunitaria.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/76/pl-12-2019_-__horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE HORTA COMUNITÁRIA NO MUNICÍPIO DE PERDÕES DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/77/pl-13-2019_-__area_de_seguranca_escolar.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/77/pl-13-2019_-__area_de_seguranca_escolar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR A “ÁREA DE SEGURANÇA ESCOLAR” NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/78/pl-14-2019_-_prevencao_ao_suicidio.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/78/pl-14-2019_-_prevencao_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PERDÕES,  A SEMANA MUNICIPAL DE VALORIZAÇÃO DA VIDA, O MÊS DO SETEMBRO AMARELO, O PLANO MUNICIPAL DE PREVENÇÃO AO SUICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Rodrigo Vicente dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/89/pl-15-2019_-_subsidio_dos_vereadores_2021.2024.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/89/pl-15-2019_-_subsidio_dos_vereadores_2021.2024.pdf</t>
   </si>
   <si>
     <t>"FIXA O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/83/pl-16-2019_-suas_assistencia_social.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/83/pl-16-2019_-suas_assistencia_social.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SUAS (SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL) DO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/86/pl-20-2019_-_subsidio_dos_vereadores_2021.2024.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/86/pl-20-2019_-_subsidio_dos_vereadores_2021.2024.pdf</t>
   </si>
   <si>
     <t>“FIXA O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2020, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/90/pl-22-2019_-_terreno_jair_garcia.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/90/pl-22-2019_-_terreno_jair_garcia.pdf</t>
   </si>
   <si>
     <t>“ALTERA REDAÇÃO DO ITEM 4, DO ART. 1º DA LEI MUNICIPAL Nº 3.089/2018 DE 10.08.2018 MODIFICADO PELA LEI MUNICIPAL Nº 3.108/2018 DE 05.12.2018.”</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>“ALTERA A TABELA DE SUBVENÇÕES PREVISTA NA LEI MUNICIPAL N. 3.117/2018 DE 20.12.2018 ESTABELECE O PAGAMENTO DE SUBEVENÇÕES E VERBAS 2019 INCLUINDO A ENTIDADE APAC ASSOCIAÇÃO DE PROTEÇÃO E ASSISTÊNCIA AOS CONDENADOS E DÁ OUTRAS DISPOSICÕES."</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Professor Helton, Marcos, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/91/pl-24-2019_-_reduz_salario_de_prefeito_e_secretario.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/91/pl-24-2019_-_reduz_salario_de_prefeito_e_secretario.pdf</t>
   </si>
   <si>
     <t>"FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE PERDÕES, ESTADO DE MINAS GERAIS, PARA A LEGISLATURA 2021/2024.”</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/92/pl-25-2019_-_altera_lei_do_previper.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/92/pl-25-2019_-_altera_lei_do_previper.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 3º E ACRESCENTA § 7º E SEUS INCISOS NA LEI MUNICIPAL Nº 2.503/07 DE 06.06.2007."</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marcos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/111/pl-26-2019_-_ruas_loteamento_aguas_claras.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/111/pl-26-2019_-_ruas_loteamento_aguas_claras.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO AS RUAS 1, 2, 3, 4, 5 e 6 DO LOTEAMENTO ÁGUAS CLARAS INCORPORADORA E EMPREENDIMENTOS IMOBILIÁRIOS SPE LTDA, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>João da água</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/248/lo-3142-2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/248/lo-3142-2019.pdf</t>
   </si>
   <si>
     <t>“DÁ NOME AO CENTRO DE FISIOTERAPIA DA COMUNIDADE DOS MACHADOS DE BRUNA FELISBINO DE PAULA”</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/93/pl-29-2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/93/pl-29-2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A TABELA DE SUBVENÇÕES PREVISTA NA LEI MUNICIPAL Nº 3.117/2018 DE 20.12.2018 ESTABELECE O PAGAMENTO DE SUBVENÇÕES E VERBA 2019 AUMENTANDO VALOR DAS SUBVENÇÕES AO LAR VICENTINO CHICO NORBERTO E AUTORIZA ABERTURA DE CRÉDITO ESPECIAL."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/103/pl-31-2019-_tempo_de_servico_celio.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/103/pl-31-2019-_tempo_de_servico_celio.pdf</t>
   </si>
   <si>
     <t>"RECONHECE TEMPO DE SERVIÇO PRESTADO AO MUNICÍPIO PELO SERVIDOR CÉLIO TOBIAS DE AGUIAR."</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Fernado Amintas</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/102/pl-32-2019_-_espaco_publico_bemdoca.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/102/pl-32-2019_-_espaco_publico_bemdoca.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO AO ESPAÇO PÚBLICO ENTRE AS RUAS JOÃO DIAS E PADRE JOÃO VALERIANO, DE ESPAÇO PÚBLICO BEMDOCA. "</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/106/pl-33-2019_-_terreno_camara.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/106/pl-33-2019_-_terreno_camara.pdf</t>
   </si>
   <si>
     <t>"DESTINA IMÓVEL DE PROPRIEDADE DO MUNICÍPIO PARA USO DA CÂMARA MUNICIPAL DE PERDÕES."</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/105/pl-34-2019_-_estagio_remunerado.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/105/pl-34-2019_-_estagio_remunerado.pdf</t>
   </si>
   <si>
     <t>"OBRIGA O MUNICÍPIO DE PERDÕES A REALIZAR PROCESSO ADMINISTRATIVO SIMPLIFICADO DESTINADO A ADMISSÃO DE ESTAGIÁRIOS EM QUE HOUVER PAGAMENTO DE BOLSA REMUNERADA."</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/109/pl-35-2019_-_emprestimo_bdmg_a.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/109/pl-35-2019_-_emprestimo_bdmg_a.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE PERDÕES - MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/110/pl-36-2019_-_emprestimo_bdmg_b.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/110/pl-36-2019_-_emprestimo_bdmg_b.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE PERDÕES - MG  A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERIAS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/108/pl-37-2019_-_pacote_anti-corrupcao.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/108/pl-37-2019_-_pacote_anti-corrupcao.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE CRITÉRIOS DE ANTICORRUPÇÃO NAS LICITAÇÕES PÚBLICAS DO MUNICÍPIO DE PERDÕES/MG”. “ESTABELECE CRITÉRIOS DE ANTICORRUPÇÃO NAS LICITAÇÕES PÚBLICAS DO MUNICÍPIO DE PERDÕES/MG”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/114/pl-38-2019_-_menor_aprendiz.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/114/pl-38-2019_-_menor_aprendiz.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DO MENOR APRENDIZ NO ÂMBITO DO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no_40_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no_40_2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 6º DA LEI MUNICIPAL N. 3.126/2019 QUE DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA EM PERDÕES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/141/pl41.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/141/pl41.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA MUNICIPAL ACESSO FÁCIL DESTINADO Á URBANIZAÇÃO DE VIAS DE ACESSO DE ENTIDADES EDUCACIONAIS, CULTURAIS, ASSISTENCIAIS, FILANTRÓPICAS OU ESTABELECIMENTOS DE SAÚDE ESTABELECIDAS  NO MUNICÍPIO DE PERDÕES - MG."</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_lei_no_42_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_lei_no_42_2019.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO PAULO BERNARDES FREIRE A RUA SITUADA NO LOTEAMENTO CONJUNTO HABITACIONAL ALTAMIRO ALVARENGA – COHAB, DE FRENTE PARA FAIXA DO DNIT – BR 354 – SENTIDO PERDÕES – CANA VERDE.”</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/142/pl43.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/142/pl43.pdf</t>
   </si>
   <si>
     <t>"ESPECIFICA DOAÇÕES DE IMÓVEIS URBANOS AS FAMÍLIAS CONTEMPLADAS PELA LEI MUNICIPAL N°2.735/11 QUE CRIOU O PROGRAMA CENTENÁRIO DA HABITAÇÃO COM DIGNIDADE  E  DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/126/pl-44-2010-_altera_conselho_da_juventude.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/126/pl-44-2010-_altera_conselho_da_juventude.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ART. 3º E 6º E SEUS INCISOS DA LEI MUNICIPAL Nº 2.152/2002 QUE CRIA O CONSELHO MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/128/pl46_moura.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/128/pl46_moura.pdf</t>
   </si>
   <si>
     <t>“ REVOGA A LEI MUNICIPAL N°2460/2006 QUE FAZ CONCESSÃO DE USO DE TERRENO URBANO Á FIRMA VALDEMIR DA GAMA .”</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/129/pl46_moura.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/129/pl46_moura.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n47_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n47_2019.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº 3.0652018, DE 19 DE MARÇO DE 2018".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/131/pl48_moura.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/131/pl48_moura.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR .”</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/132/pl_49.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/132/pl_49.pdf</t>
   </si>
   <si>
     <t>”DISPÕE SOBRE A REESTRUTURAÇÃO DO DEPARTAMENTO JURÍDICO DO MUNICÍPIO DE PERDÕES  - MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/133/pl_50.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/133/pl_50.pdf</t>
   </si>
   <si>
     <t>“ DISPÕE SOBRE AS PENALIDADES A SEREM APLICADAS Á PRÁTICA DE MAUS – TRATOS AOS ANIMAIS NO MUNICÍPIO DE PERDÕES /MG,E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Rodrigo, Johnny, Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/134/pl_51.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/134/pl_51.pdf</t>
   </si>
   <si>
     <t>”ALTERA A REDAÇÃO DO INCISO III DO ART 6° DA LEI MUNICIPAL 3.118/2018 QUE DISPÕE SOBRE A NORMATIZAÇÃO PARA A CONCESSÃO DE SUBVENÇÕES, DIVULGAÇÃO DE PRESTAÇÃO DE CONTAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/135/pl_52.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/135/pl_52.pdf</t>
   </si>
   <si>
     <t>“ ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE PERDÕES PARA O EXERCÍCIO DE 2020.”</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/156/pl-55-2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/156/pl-55-2019_.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO A RUA SITUADA NO INICIO DO PROLONGAMENTO DA RUA JOAQUIM TEODORO -  BAIRRO ALVORADA  - RUA SÉRGIO ANTONIO DOS SANTOS “LEBLON” AUTOR: EXECUTIVO ."</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_no_56_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_no_56_2019_.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART 1o DA LEI MUNICIPAL No 2.959/16 QUE DÁ DENOMINAÇÃO À COMUNIDADE PORTO DA CARMÉLIA, NO MUNICÍPIO DE PERDÕES/MG "</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/169/projeto_de_lei_no_57_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/169/projeto_de_lei_no_57_2019_.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL N. 3.156/2019, DE 18 DE OUTUBRO DE 2019, (PROGRAMA MUNICIPAL “ACESSO FÁCIL) E DÁ OUTRAS PROVIDÊNCIAS ."</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_no_58_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_no_58_2019_.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “PRAÇA SÁ JILICA” O ESPAÇO PÚBLICO NA RUA NOSSA SENHORA APARECIDA, NO BAIRRO SANTA TEREZINHA."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no_59_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no_59_2019.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “PRAÇA SEBASTIÃO SIMÃO” A PRAÇA DA  RUA HOSANA, NO BAIRRO PADRE VITOR."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_no_61_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_no_61_2019_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DE TAXA DE RELIGAÇÃO DE ENERGIA ELÉTRICA E DE ÁGUA NO MUNICÍPIO DE PERDÕES/MG, EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Zé Rubens, Professor Helton, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/79/pr-01-2019_-_altera_regimento_interno_eleicao_da_mesa.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/79/pr-01-2019_-_altera_regimento_interno_eleicao_da_mesa.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA §§ 1º E 2º NO ART. 9º E PARÁGRAFO ÚNICO NO ARTIGO 31 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PERDÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/80/pr-02-2019_-_whatsapp_da_camara.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/80/pr-02-2019_-_whatsapp_da_camara.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ATENDIMENTO AO CIDADÃO VIA WHATSAPP  NA CÂMARA MUNICIPAL DE PERDÕES/MG</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Rodrigo, Marcos, Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/81/pr-03-2019_-_cria_escola_do_legislativo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/81/pr-03-2019_-_cria_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, DENOMINAÇÃO, ORGANIZAÇÃO E O FUNCIONAMENTO DA ESCOLA DO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE PERDÕES/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/85/pr-5-2019_-altera_regimento_sobre_titulos_e_diplomas.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/85/pr-5-2019_-altera_regimento_sobre_titulos_e_diplomas.pdf</t>
   </si>
   <si>
     <t>“MODIFICA O ART. 12, XXII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PERDÕES”</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/98/pr-06-2019_-diploma_dra_laura.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/98/pr-06-2019_-diploma_dra_laura.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À DRA. MARIA LAURA ALVARENGA."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/99/pr-07-2019_-diploma_dra_salete.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/99/pr-07-2019_-diploma_dra_salete.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À DRA. FRANCISCA SALETE VILELA"</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/pr-10-2019_-_titulo_cidadania_damina.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/pr-10-2019_-_titulo_cidadania_damina.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES A DOUTORA DÂMINA CARVALHO PEREIRA</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/95/pr-12-2019_-diploma_cersam.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/95/pr-12-2019_-diploma_cersam.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO CERSAM (CENTRO DE REFERÊNCIA EM SAÚDE MENTAL)."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/96/pr-13-2019_-diploma_2_irmaos.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/96/pr-13-2019_-diploma_2_irmaos.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO CENTRO AUTOMOTIVO E  AUTO PEÇAS DOIS IRMÃOS."</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Anderson Ratinho, Marcos, Rodrigo</t>
   </si>
   <si>
     <t>"AUTORIZA PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR (DIAGRAMAÇÃO DA 1ª EDIÇÃO DO INFORMATIVO DA CÂMARA 2018"</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/104/pr-15-2019_-_cidadania_iranilton.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/104/pr-15-2019_-_cidadania_iranilton.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO SENHOR IRANILTON FILGUEIRA DE VASCONCELOS"</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Rodrigo, Rodrigo Vicente dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/116/pr-16-2019_-_cidadao_centenario.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/116/pr-16-2019_-_cidadao_centenario.pdf</t>
   </si>
   <si>
     <t>”INSTITUI O TÍTULO DO(A) CIDADÃO(Ã) CENTENÁRIO(A) DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_resolucao_no_172019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_resolucao_no_172019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO DR. WILTON  ANTONIO TEIXEIRA.”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_resolucao_no_182019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_resolucao_no_182019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO VEREADOR HELTON VICENTE DE SOUZA"</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_no_19_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_no_19_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CENTENÁRIO DE PERDÕES AO MAESTRO JOSÉ OLIVEIRA DE ASSIS".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_resolucao_no_20_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_resolucao_no_20_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR EDER CALIL LASMAR".</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_resolucao_no_21_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_resolucao_no_21_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DOUTOR VANDERSON DE SOUZA CARVALHO"</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_resolucao_no_22_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_resolucao_no_22_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SR. JOEDE PIERRE RESENDE."</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_no_23_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_no_23_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AOS ORGANIZADORES DO TRILHÃO MOUNTAIN BIKE DE PERDÕES "</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_resolucao_n24_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_resolucao_n24_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À EXCELENTÍSSIMA SENHORA PATRÍCIA NARCISO ALVARENGA ."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Helton Vicente de Souza, Marcos Tadeu de Carvalho, Rodrigo Vicente dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/136/pr_25.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/136/pr_25.pdf</t>
   </si>
   <si>
     <t>”REFERENDA DESPESA PARA O ORÇAMENTO DE 2020 DA CÂMARA MUNICIPAL DE PERDÕES , ESTADO DE MINAS GERAIS”</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_resolucao_n26_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_resolucao_n26_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À HABITARE IMOBILIÁRIA."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_resolucao_no_27_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_resolucao_no_27_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À MARMORARIA PERDÕES LTDA "</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_resolucao_no_28_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_resolucao_no_28_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR RAIMUNDO CÂNDIDO"</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_resolucao_no_29_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_resolucao_no_29_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CENTENÁRIO DE PERDÕES AO SR. JOSÉ DOMINGOS DOS SANTOS FILHO ."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_resolucao_no_30_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_resolucao_no_30_2019_.pdf</t>
   </si>
   <si>
     <t>"“CONCEDE TITULO DE CIDADÃ CENTENÁRIA DE PERDÕES Á SENHORA MARIA CARVALHO MAIA – VÓ LIÚCHA” AUTOR: ANDERSON  CARVALHO PEREIRA."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_resolucao_no_31_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_resolucao_no_31_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À SENHORA APARECIDA PLACEDINO OLIVEIRA."</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_resolucao_no_32_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_resolucao_no_32_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DEPUTADO FEDERAL DIEGO LEONARDO DE ANDRADE CARVALHO. "</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_resolucao_no_33_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_resolucao_no_33_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ CENTENÁRIA DE PERDÕES À SENHORA CUSTÓDIA RODRIGUES VIANA."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_resolucao_no_34_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_resolucao_no_34_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ CENTENÁRIA DE PERDÕES À SENHORA CONCEIÇÃO MOREIRA".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_no_35_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_no_35_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CENTENÁRIO DE PERDÕES AO SENHOR IVO LUCIANO DE PÁDUA.".</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_resolucao_no_36_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_resolucao_no_36_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO LATICÍNIOS VIMILK ".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À TV VERTENTES ."</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_resolucao_no_38_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_resolucao_no_38_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES A SENHORA GLÓRIA SILVA AMARAL ."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_resolucao_no_39_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_resolucao_no_39_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À FISIOTERAPEUTA DRa ANDREIA MÁRCIA FERREIRA ."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_resolucao_no_40_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_resolucao_no_40_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À EMPRESA REAL VILLE URBANISMO LTDA ."</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_resolucao_no_41_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_resolucao_no_41_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ CENTENÁRIA DE PERDÕES À SENHORA GERALDA BASTOS CÂMARA."</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/159/projeto_de_resolucao_no_42_2019_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/159/projeto_de_resolucao_no_42_2019_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SR. CARLOS JOSÉ CARVALHO DO AMARAL."</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_resolucao_no_43_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_resolucao_no_43_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À EMPRESA LS CONFECÇÕES."</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/164/projeto_de_resolucao_no_44_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/164/projeto_de_resolucao_no_44_2019.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO JOVEM GABRIEL PEDROSO CARVALHO."</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/50/veto_projeto_04.2019_iRrVwSp.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/50/veto_projeto_04.2019_iRrVwSp.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 4º, 5º E 6º DO PROJETO DE LEI Nº 04/2019 QUE DISPÕES SOBRE A CRIAÇÃO DO PERTRANS (ÓRGÃO EXECUTIVO E RODOVIÁRIO MUNICIPAL DE TRANSITO E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO-JARI E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/173/veto_ao_orcamento_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/173/veto_ao_orcamento_2020_.pdf</t>
   </si>
   <si>
     <t>”QUE ESTIMA RECEITA E FIXA DESPESAS PARA O ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2020”</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/115/pl-39-2019_-_credito_especial_camara.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/115/pl-39-2019_-_credito_especial_camara.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DA CÂMARA MUNICIPAL DE PERDÕES, ESTADO DE MINAS GERAIS, INSERINDO NA LEI MUNICIPAL Nº 3.119 DE 02 DE JANEIRO DE 2019, QUE ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE PERDÕES PARA O EXERCÍCIO DE 2019."</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/127/pl-41-acesso_facil.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/127/pl-41-acesso_facil.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_lei_municipa_no_54_-_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_lei_municipa_no_54_-_2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 2980/2016 DE 17.10.2016".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_municipal_no60_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_municipal_no60_2019.pdf</t>
   </si>
   <si>
     <t>”AUTORIZA O AUMENTO DE VENCIMENTOS DOS SERVIDORES MUNICIPAIS CONFORME O INPC/IPCA ACUMULADO NOS ÚLTIMOS  QUATORZE MESES.”</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_municipal_62_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_municipal_62_2019.pdf</t>
   </si>
   <si>
     <t>"ESPECIFICA FAMÍLIAS CARENTES COMO PRIORITÁRIAS A RECEBER EM CONCESSÕES DE IMÓVEIS URBANOS PARA EDIFICAÇÃO DE HABITAÇÕES EM CONFORMIDADE COM A LEI MUNICIPAL Nº2.735/11 QUE CRIOU O PROGRAMA CENTENÁRIO DA HABITAÇÃO COM DIGNIDADE E ESPECIFICA PRIORIDADE DE EMPRESAS A SEREM CONTEMPLADAS COM CONCESSÕES DE IMÓVEIS MUNICIPAIS PARA INSTALAÇÕES DE EMPREENDIMENTOS EM CONFORMIDADE COM A LEI MUNICIPAL 2.736/11 QUE CRIA O PROGRAMA CENTENÁRIO DO PROGRESSO COM DESENVOLVIMENTO”</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/249/pl_45.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/249/pl_45.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 219DA LEI N°1.697/94 ( ESTATUTO DO SERVIDOR PÚBLICO DE PERDÕES) PRORROGANDO LICENÇA MATERNIDADE PARA 180 DIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/185/anteprojeto_de_lei_no_64_2019.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/185/anteprojeto_de_lei_no_64_2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1.697, DE 25 DE FEVEREIRO DE 1994, QUE ‘DISPÕE SOBRE O ESTATUTO DO SERVIDOR PÚBLICO DOS PODERES DO MUNICÍPIO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS’."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>"ESTATUTO DO MAGISTÉRIO. ALTERA REDAÇÃO DO ART. 135 DA LEI COMPLEMENTAR Nº 31/2010, DE 19 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1707,68 +1707,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/emenda_parlamentares_2020_novas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/emenda_pl_36.19.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/emenda_pl_62.2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/emenda_rodrigo_-plc-12-plano_de_saneamento.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/pl-04-2019_-_criacao_da_pertrans_emenda_rodrigo__qYWxQpE.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/emenda_resolucao_diplomas_e_titulos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/84/plc-02-2019_-_proibe_queimadas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/94/plc-5-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/101/plc-07-2019-_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/112/plc-08-2019-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/107/plc-09-2019_-_alvara_sanitario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_complementar_n19_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/138/plc11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/139/plc_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_complementar_no_14_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/174/rojeto_de_lei_complementar_no15_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_complementar_no16_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/40/pl-01-2019_-__eliminador_de_ar_copasa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/48/pl-02-2019_-_cargo_da_padeiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/49/pl-03-2019_-_altera_normas_de_subvencao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/71/pl-05-2019_-_reajuste_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/72/pl-06-2019_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/73/pl-07-2019_-_reajuste_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/74/pl-09-2019_-_suspende_tarifa_de_esgoto_GxkMkP4.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/76/pl-12-2019_-__horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/77/pl-13-2019_-__area_de_seguranca_escolar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/78/pl-14-2019_-_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/89/pl-15-2019_-_subsidio_dos_vereadores_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/83/pl-16-2019_-suas_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/86/pl-20-2019_-_subsidio_dos_vereadores_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/90/pl-22-2019_-_terreno_jair_garcia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/91/pl-24-2019_-_reduz_salario_de_prefeito_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/92/pl-25-2019_-_altera_lei_do_previper.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/111/pl-26-2019_-_ruas_loteamento_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/248/lo-3142-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/93/pl-29-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/103/pl-31-2019-_tempo_de_servico_celio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/102/pl-32-2019_-_espaco_publico_bemdoca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/106/pl-33-2019_-_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/105/pl-34-2019_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/109/pl-35-2019_-_emprestimo_bdmg_a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/110/pl-36-2019_-_emprestimo_bdmg_b.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/108/pl-37-2019_-_pacote_anti-corrupcao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/114/pl-38-2019_-_menor_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/141/pl41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_lei_no_42_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/142/pl43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/126/pl-44-2010-_altera_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/128/pl46_moura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/129/pl46_moura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n47_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/131/pl48_moura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/132/pl_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/133/pl_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/134/pl_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/135/pl_52.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/156/pl-55-2019_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_no_56_2019_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/169/projeto_de_lei_no_57_2019_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_no_58_2019_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no_59_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_no_61_2019_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/79/pr-01-2019_-_altera_regimento_interno_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/80/pr-02-2019_-_whatsapp_da_camara.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/81/pr-03-2019_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/85/pr-5-2019_-altera_regimento_sobre_titulos_e_diplomas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/98/pr-06-2019_-diploma_dra_laura.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/99/pr-07-2019_-diploma_dra_salete.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/pr-10-2019_-_titulo_cidadania_damina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/95/pr-12-2019_-diploma_cersam.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/96/pr-13-2019_-diploma_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/104/pr-15-2019_-_cidadania_iranilton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/116/pr-16-2019_-_cidadao_centenario.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_resolucao_no_172019_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_resolucao_no_182019_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_no_19_2019_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_resolucao_no_20_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_resolucao_no_21_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_resolucao_no_22_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_no_23_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_resolucao_n24_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/136/pr_25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_resolucao_n26_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_resolucao_no_27_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_resolucao_no_28_2019_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_resolucao_no_29_2019_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_resolucao_no_30_2019_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_resolucao_no_31_2019_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_resolucao_no_32_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_resolucao_no_33_2019_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_resolucao_no_34_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_no_35_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_resolucao_no_36_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_resolucao_no_38_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_resolucao_no_39_2019_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_resolucao_no_40_2019_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_resolucao_no_41_2019_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/159/projeto_de_resolucao_no_42_2019_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_resolucao_no_43_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/164/projeto_de_resolucao_no_44_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/50/veto_projeto_04.2019_iRrVwSp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/173/veto_ao_orcamento_2020_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/115/pl-39-2019_-_credito_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/127/pl-41-acesso_facil.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_lei_municipa_no_54_-_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_municipal_no60_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_municipal_62_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/249/pl_45.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/185/anteprojeto_de_lei_no_64_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/emenda_parlamentares_2020_novas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/emenda_pl_36.19.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/emenda_pl_62.2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/emenda_rodrigo_-plc-12-plano_de_saneamento.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/pl-04-2019_-_criacao_da_pertrans_emenda_rodrigo__qYWxQpE.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/emenda_resolucao_diplomas_e_titulos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/84/plc-02-2019_-_proibe_queimadas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/94/plc-5-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/101/plc-07-2019-_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/112/plc-08-2019-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/107/plc-09-2019_-_alvara_sanitario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_complementar_n19_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/138/plc11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/139/plc_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_complementar_no_14_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/174/rojeto_de_lei_complementar_no15_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_complementar_no16_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/40/pl-01-2019_-__eliminador_de_ar_copasa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/48/pl-02-2019_-_cargo_da_padeiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/49/pl-03-2019_-_altera_normas_de_subvencao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/71/pl-05-2019_-_reajuste_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/72/pl-06-2019_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/73/pl-07-2019_-_reajuste_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/74/pl-09-2019_-_suspende_tarifa_de_esgoto_GxkMkP4.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/76/pl-12-2019_-__horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/77/pl-13-2019_-__area_de_seguranca_escolar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/78/pl-14-2019_-_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/89/pl-15-2019_-_subsidio_dos_vereadores_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/83/pl-16-2019_-suas_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/86/pl-20-2019_-_subsidio_dos_vereadores_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/90/pl-22-2019_-_terreno_jair_garcia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/91/pl-24-2019_-_reduz_salario_de_prefeito_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/92/pl-25-2019_-_altera_lei_do_previper.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/111/pl-26-2019_-_ruas_loteamento_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/248/lo-3142-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/93/pl-29-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/103/pl-31-2019-_tempo_de_servico_celio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/102/pl-32-2019_-_espaco_publico_bemdoca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/106/pl-33-2019_-_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/105/pl-34-2019_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/109/pl-35-2019_-_emprestimo_bdmg_a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/110/pl-36-2019_-_emprestimo_bdmg_b.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/108/pl-37-2019_-_pacote_anti-corrupcao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/114/pl-38-2019_-_menor_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/141/pl41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_lei_no_42_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/142/pl43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/126/pl-44-2010-_altera_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/128/pl46_moura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/129/pl46_moura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_n47_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/131/pl48_moura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/132/pl_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/133/pl_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/134/pl_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/135/pl_52.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/156/pl-55-2019_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_no_56_2019_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/169/projeto_de_lei_no_57_2019_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_no_58_2019_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_no_59_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_no_61_2019_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/79/pr-01-2019_-_altera_regimento_interno_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/80/pr-02-2019_-_whatsapp_da_camara.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/81/pr-03-2019_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/85/pr-5-2019_-altera_regimento_sobre_titulos_e_diplomas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/98/pr-06-2019_-diploma_dra_laura.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/99/pr-07-2019_-diploma_dra_salete.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/pr-10-2019_-_titulo_cidadania_damina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/95/pr-12-2019_-diploma_cersam.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/96/pr-13-2019_-diploma_2_irmaos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/104/pr-15-2019_-_cidadania_iranilton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/116/pr-16-2019_-_cidadao_centenario.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_resolucao_no_172019_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_resolucao_no_182019_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_resolucao_no_19_2019_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_resolucao_no_20_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_resolucao_no_21_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_resolucao_no_22_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_no_23_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_resolucao_n24_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/136/pr_25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/140/projeto_de_resolucao_n26_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_resolucao_no_27_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_resolucao_no_28_2019_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_resolucao_no_29_2019_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/150/projeto_de_resolucao_no_30_2019_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/151/projeto_de_resolucao_no_31_2019_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/152/projeto_de_resolucao_no_32_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_resolucao_no_33_2019_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/147/projeto_de_resolucao_no_34_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_no_35_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/149/projeto_de_resolucao_no_36_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_resolucao_no_38_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_resolucao_no_39_2019_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_resolucao_no_40_2019_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_resolucao_no_41_2019_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/159/projeto_de_resolucao_no_42_2019_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_resolucao_no_43_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/164/projeto_de_resolucao_no_44_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/50/veto_projeto_04.2019_iRrVwSp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/173/veto_ao_orcamento_2020_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/115/pl-39-2019_-_credito_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/127/pl-41-acesso_facil.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_lei_municipa_no_54_-_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_municipal_no60_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_municipal_62_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/249/pl_45.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2019/185/anteprojeto_de_lei_no_64_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>