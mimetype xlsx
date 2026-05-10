--- v0 (2025-10-06)
+++ v1 (2026-05-10)
@@ -54,1431 +54,1431 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Anderson Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/296/emenda_pl_24.2020_previper_-_vereador_anderson.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/296/emenda_pl_24.2020_previper_-_vereador_anderson.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI MUNICIPAL N. 24/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rodrigo, Anderson Ratinho, Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/297/emenda_subvencao_2020_aprov.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/297/emenda_subvencao_2020_aprov.doc</t>
   </si>
   <si>
     <t>“EMENDA MODIFICATIVA AO PROJETO DE LEI No 4/2020 QUE ESTABELECE O PAGAMENTO DE SUBVENÇÕES E VERBAS DESTINADAS A ENTIDADES CULTURAIS CONFORME A LEI FEDERAL No. 13.019/2014 PARA O EXERCÍCIO DE 2020”.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wagão, Johnny, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/298/emenda_plc_16.2019_-_licenca_amamentacao.docx</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/298/emenda_plc_16.2019_-_licenca_amamentacao.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 16/2019, que INCLUI § 5o. NO ARTIGO 219 DO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL - LEI 1.697/94, AUMENTANDO LICENÇA MATERNIDADE PARA 180 DIAS</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/336/emenda_pl-42-2020_-_ldo_2021_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/336/emenda_pl-42-2020_-_ldo_2021_ok.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 42/2020 - DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/projeto_de_lei_complementar_no_01_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/projeto_de_lei_complementar_no_01_2020.pdf</t>
   </si>
   <si>
     <t>"CRIA TRÉS CARGOS DE SUPERVISOR EDUCACIONAL NO PLANO DE CARGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE PERDÕES - LEI MUNICIPAL Nº 2/165/02 E NA LEI COMPLEMENTAR Nº 31/2010 QUE CRIA O ESTATUTO DO MAGISTÉRIO DO MUNICÍPIO DE PERDÕES."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Helton Vicente de Souza</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_complementar_no_02_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_complementar_no_02_2020.pdf</t>
   </si>
   <si>
     <t>"CRIA, NO ÂMBITO NO MUNICÍPIO DE PERDÕES, A TARIFA SOCIAL DE ÁGUA E ESGOTO."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Johnny</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_complementar_no_03_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_complementar_no_03_2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI, NO MUNICÍPIO DE PERDÕES, O PROGRAMA DE INCENTIVO E DESCONTO, "DENOMINADO IPTU VERDE", AUTORIZA O PLANTIO DE ÁRVORES EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_no_1_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_no_1_2020_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE GERAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES/MG, DE ACORDO COM O ÍNDICE DO INPC/IBGE ACUMULADO DE 2019 "</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Rodrigo Vicente dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_no_2_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_no_2_2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE GERAL DOS VEREADORES, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE PERDÕES, DE ACORDO COM O ÍNDICE DO INPC/IBGE ACUMULADO DE 2019"</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>" INSTITUI E DISPÕE SOBRE O PROGRAMA PRIMEIRA INFÂNCIA NO SUAS (PROGRAMA CRIANÇA FELIZ), E  DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/projeto_de_lei_no_4_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/projeto_de_lei_no_4_2020.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE O PAGAMENTO DE SUBVENÇÕES E VERBAS DESTINADAS A ENTIDADES CULTURAIS CONFORME LEI FEDERAL Nº 13.019/2014 PARA O EXERCÍCIO DE 2020."</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/projeto_de_lei_no_5_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/projeto_de_lei_no_5_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CONTROLE POPULACIONAL E MAUS TRATOS DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Wagão</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/181/projeto_de_lei_no_6_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/181/projeto_de_lei_no_6_2020.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “ESTRADA MUNICIPAL CLARETE DE LELIS” À ESTRADA QUE LIGA A BR-381 KM 676 À AMG-1650. "</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_7_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_7_2020.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO DE CAMPO MUNICIPAL “CHICO FARIA” O ESPAÇO PÚBLICO NA RUA JOSÉ DOMINGOS DO NASCIMENTO, NO BAIRRO PALESTINA."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR LEILÃO PARA ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS A ADMINISTRAÇÃO."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_no_10_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_no_10_2020.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “BOSQUE VITOR RODRIGUES” AO ESPAÇO PÚBLICO DA RUA FRANCISCA UBALDINA DE JESUS, AO LADO DO NÚMERO 46, NO BAIRRO COHAB 1 ."</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_no_12_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_no_12_2020_.pdf</t>
   </si>
   <si>
     <t>"REVOGA O INCISO IV DP ART. 31 DA LEI MUNICIPAL Nº 2.296/03 DE 03.09.2003 QUE DISPÕE SOBRE O PARCELAMENTO E REGULA O USO E OCUPAÇÃO DO SOLO NA FAIXA DE EXPANSÃO URBANA NO MUNICÍPIO DE PERDÕES."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_no_14_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_no_14_2020_.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “PRAÇA MARIA CONCEIÇÃO ABADIA” À PRAÇA LOCALIZADA ENTRE AS RUAS PROFESSOR FILGUEIRAS E ROSALINA CUSTÓDIO DE OLIVEIRA, NO BAIRRO PALESTINA."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcos Tadeu de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_no_15_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_no_15_2020_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU E OUTROS CRÉDITOS, AO IDOSO, DEFICIENTE FÍSICO E/OU MENTAL, APOSENTADO E PENSIONISTA DE PERDÕES/MG, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_no_16_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_no_16_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DA EXPOSIÇÃO DE CRIANÇAS, DE ATÉ 12 (DOZE) ANOS, À DANÇAS QUE ALUDAM À SEXUALIZAÇÃO PRECOCE NAS ESCOLAS MUNICIPAIS DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Fernado Amintas</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_no_17_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_no_17_2020.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE PRAÇA FRANCISCO DA SILVA RODRIGUES "QUITO" AO ESPAÇO PÚBLICO ENTRE AS RUAS DULCE OLIVEIRA E BERNARDINA RUTTEN, NO CENTRO."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_ordinaria_18_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_ordinaria_18_2020.pdf</t>
   </si>
   <si>
     <t>"PROÍBE, NO MUNICÍPIO DE PERDÕES/MG, A COMERCIALIZAÇÃO, O USO, O PORTE, A POSSE E O ARMAZENAMENTO DA SUBSTÂNCIA CONSTITUÍDA DE VIDRO MOÍDO E COLA(CEROL), ALÉM DA LINHA ENCERADA COM QUARTZO MOÍDO, ALGODÃO E ÓXIDO DE ALUMÍNIO (LINHA CHILENA), E DE QUALQUER PRODUTO UTILIZADO NA PRÁTICA DE SOLTAR PIPAS QUE POSSUA ELEMENTOS CORTANTES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_ordinaria_19_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_ordinaria_19_2020.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE PRAÇA HELENA MARIA ALVARENGA COSTA À PRAÇA DA ÁREA INSTITUCIONAL 02 DO LOTEAMENTO RESIDENCIAL VILA REAL, EM PERDÕES/MG."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_ordinaria_20_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_ordinaria_20_2020.pdf</t>
   </si>
   <si>
     <t>"REVOGA AS LEIS MUNICIPAIS N° 2.043/00 DE 06 DE JULHO DE 2000, Nº 2.518/07 DE 30 DE NOVEMBRO DE 2007 QUE FAZ CONCESSÃO DE USO DE TERRENO URBANO ÀS FIRMAS PROCELITO DE OLIVEIRA CASTRO ME, SOVAL ALVES LTDA E PEDRO BERTOLUCCI NETO ME."</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_ordinaria_21_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_ordinaria_21_2020.pdf</t>
   </si>
   <si>
     <t>"APROVA INSTRUMENTO DE PLANEJAMENTO URBANO DO MUNICÍPIO DE PERDÕES E REDUZ A FAIXA NÃO EDIFICÁVEL EM CONFORMIDADE COM A LEI DO PARCELAMENTO DO SOLO URBANO 6.766/79 COM REDUÇÃO DADA PELA LEI 13.913 DE 25/11/2019."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/pl-23-2020_-_transferencia_de_concessao.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/pl-23-2020_-_transferencia_de_concessao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSFERÊNCIA DA CONCESSÃO E PAGAMENTO DOS BENEFÍCIOS TEMPORÁRIOS AO ENTE FEDERATIVO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/198/pl-24-2020_-_altera_previper.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/198/pl-24-2020_-_altera_previper.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.503 DE 06 DE JUNHO DE 2007, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA AUTARQUIA MUNICIPAL DENOMINADA INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE PERDÕES (PREVIPER) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_de_lei_no_25_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_de_lei_no_25_2020_.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO AO CEMEM (CENTRO_x000D_
 MUNICIPAL DE ESPECIALIDADES MÉDICAS DE_x000D_
 PERDÕES/MG)"</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_de_lei_no_26_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_de_lei_no_26_2020_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ADICIONAL DE_x000D_
 INSALUBRIDADE AOS AUXILIARES E TÉCNICOS DE_x000D_
 ENFERMAGEM, ENFERMEIROS E TÉCNICOS_x000D_
 SUPERIORES DE SAÚDE NO ÂMBITO DO SISTEMA DE_x000D_
 SAÚDE DO MUNICÍPIO DE PERDÕES/MG. "</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_lei_no_27_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_lei_no_27_2020_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS MEDIDAS DE PROTEÇÃO À POPULAÇÃO PERDOENSE EM CASO DE SURTOS, EPIDEMIAS, PANDEMIAS E ENDEMIAS VEDANDO A MAJORAÇÃO SEM JUSTA CAUSA DO PREÇO DE PRODUTOS OU SERVIÇOS."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_lei_no_28_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_lei_no_28_2020_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REDUÇÃO PROPORCIONAL DAS MENSALIDADES DA REDE PRIVADA DE ENSINO NO MUNICÍPIO DE PERDÕES DURANTE O PLANO DE CONTIGÉNCIA DO NOVO CORONAVÍRUS NO MUNICÍPIO. "</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_no_29_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_no_29_2020_.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO E ESTABELECE AS RUAS DO DISTRITO DO RETIRO DOS PIMENTA, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/316/pl-30-2020_-_nome_quadra_no_retiro_dos_pimentas.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/316/pl-30-2020_-_nome_quadra_no_retiro_dos_pimentas.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE “QUADRA GERALDO PEREIRA MENDES" AO ESPAÇO PÚBLICO SITUADO NA RUA ÂNGELO CARLOS IRMÃO, NO DISTRITO DO RETIRO DOS PIMENTAS, EM PERDÕES /MG "</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/317/pl-31-2020_-_farmacia_solidaria.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/317/pl-31-2020_-_farmacia_solidaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO "PROGRAMA FARMÁCIA SOLIDARIA", A SER DESENVOLVIDO PELA SECRETARIA MUNICIPAL DA SAÚDE DE PERDÕES E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/318/pl-32-2020_-_nome_campo_de_lourdes.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/318/pl-32-2020_-_nome_campo_de_lourdes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE "CAMPO SEBASTIÃO AURÉLIO DE CARVALHO" AO ESPAÇO PÚBLICO MUNICIPAL SITUADO NA RUA DONA JOAQUINA CIPRIANO,  NO BAIRRO NOSSA SENHORA DE LOURDES, NO MUNICÍPIO DE PERDÕES/MG</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Zé Rubens, Professor Helton, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/319/pl-33-2020_-_contracheque.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/319/pl-33-2020_-_contracheque.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO MUNICIPAL A DISCRIMINAR NO CONTRACHEQUE DOS SERVIDORES TODOS OS VALORES RECEBIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/320/pl_34-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/320/pl_34-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE FISIOTERAPIA SITUADA NO PSF RETIRO DOS PIMENTAS: Sala de fisioterapia Dona Maria da Conceição Arriel.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/321/pl_35-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/321/pl_35-2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A SALA DE FISIOTERAPIA SITUADA NO PSF ROSÁRIO: "Sala de Fisioterapia Dona Geralda Pereira Freire."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/322/pl_36-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/322/pl_36-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE FISIOTERAPIA SITUADA NO PSF SÃO JOSE, BAIRRO COHAB. "Sala de Fisioterapia Wantuil Tiburcio Roque."</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/324/pl-37-2020-_altera_lei_do_previper_-_corrigido.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/324/pl-37-2020-_altera_lei_do_previper_-_corrigido.doc</t>
   </si>
   <si>
     <t>ACRESCENTA §§ 1º e 2º AO ARTIGO 80 DA LEI MUNICIPAL Nº 2.503, DE 06 DE JUNHO DE 2007. (LEI DO PREVIPER)</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/327/pl-40-2020_-_conselhos_municipais_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/327/pl-40-2020_-_conselhos_municipais_ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO, POR MEIO DA INTERNET, DOS ATOS OFICIAIS REALIZADOS PELOS CONSELHOS MUNICIPAIS DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/330/pl-41-2020_-_proibe_pombos.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/330/pl-41-2020_-_proibe_pombos.pdf</t>
   </si>
   <si>
     <t>PROÍBE A ALIMENTAÇÃO E A CRIAÇÃO DE POMBOS NO ESPAÇO PÚBLICO E PRIVADO DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/331/pl-42-2020-_ldo_2021.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/331/pl-42-2020-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/346/pl-44-2020_-_conselho_dos_animais_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/346/pl-44-2020_-_conselho_dos_animais_ok.doc</t>
   </si>
   <si>
     <t>“DISPÕE NO ÂMBITO DO MUNICÍPIO DE PERDÕES SOBRE A CRIAÇÃO DO CONSELHO DOS DIREITOS DO ANIMAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/343/pl-45-2020_-_nome_vestiario_do_retiro_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/343/pl-45-2020_-_nome_vestiario_do_retiro_ok.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VESTIÁRIO MUNICIPAL “ARTUR ALVARENGA" AO NOVO VESTIÁRIO DO ESTÁDIO MUNICIPAL, SITUADO NA COMUNIDADE DO RETIRO DOS PIMENTA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Anderson Ratinho, João da água</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/344/pl-46-2020_-_nome_vestiario_dos_machados_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/344/pl-46-2020_-_nome_vestiario_dos_machados_ok.doc</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE VESTIÁRIO MUNICIPAL “MOZAR MARCIANO" AO NOVO VESTIÁRIO DO ESTÁDIO MUNICIPAL, SITUADO NA COMUNIDADE DOS MACHADOS".</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/345/pl-47-2020_-_arte_marcial_nas_escolas_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/345/pl-47-2020_-_arte_marcial_nas_escolas_ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA ARTE MARCIAL (TAEKWONDO, JIUJITSU E CAPOEIRA) COMO DISCIPLINA OPTATIVA NAS ESCOLAS PÚBLICAS DE ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/347/pl-48-2020_-_subsidio_vereadores_2021_ok_2.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/347/pl-48-2020_-_subsidio_vereadores_2021_ok_2.doc</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DE PERDÕES, PARA  A  LEGISLATURA  2021/2024 E DÁ OUTRAS PROVIDÊNCIAS - "VEREADOR VOLUNTÁRIO".</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/348/pl-49-2020_-_nome_alameda_dos_ypes_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/348/pl-49-2020_-_nome_alameda_dos_ypes_ok.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE "ALAMEDA DOS IPÊS" À ESTRADA QUE LIGA O BAIRRO COHAB III AO BAIRRO CENTENÁRIO, VIA  CLUBE CAMPESTRE."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Professor Helton, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/349/pl-50-2020_-_utilidade_publica_casa_renascer_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/349/pl-50-2020_-_utilidade_publica_casa_renascer_ok.doc</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE AMPARO AOS PACIENTES EM TRATAMENTO ONCOLÓGICO DE PERDÕES E REGIÃO (CASA DE APOIO RENASCER)</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>João da água</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/350/pl-51-2020_-_rua_iria_nos_machados_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/350/pl-51-2020_-_rua_iria_nos_machados_ok.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE “RUA IRIA DE CARVALHO VIEIRA" À RUA NOVA, DA COMUNIDADE DOS MACHADOS, NA ZONA RURAL DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/353/pl-52-2020_-_perimetro_urbano_nas_brs.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/353/pl-52-2020_-_perimetro_urbano_nas_brs.doc</t>
   </si>
   <si>
     <t>“DELIMITA ÁREA DE ZONEAMENTO URBANO O PERÍMETRO DO ENTORNO DAS RODOVIAS FEDERAIS QUE ATRAVESSAM O MUNICIPIO DE PERDÕES.”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/354/pl-53-2020_-_doacao_de_moveis_para_delegacia_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/354/pl-53-2020_-_doacao_de_moveis_para_delegacia_ok.doc</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS MÓVEIS À DELEGACIA DE POLÍCIA CIVIL DE PERDÕES.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/355/pl-54-2020_-_isencao_ferrovia_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/355/pl-54-2020_-_isencao_ferrovia_ok.doc</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS Nº 1.989/98 E Nº 2.743/12 (QUE ISENTAM A FERROVIA DE PAGAMENTO DE IMPOSTOS MUNICIPAIS)</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/358/pl-55-2020_-_medicos_veterinarios_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/358/pl-55-2020_-_medicos_veterinarios_ok.doc</t>
   </si>
   <si>
     <t>RECONHECE COMO PROFISSIONAIS DA ÁREA DA SAÚDE OS MÉDICOS VETERINÁRIOS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/359/pl-56-2020_-_altera_lei_dos_suas_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/359/pl-56-2020_-_altera_lei_dos_suas_ok.doc</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 3.136/2019 DE 09.05.2019 QUE DISPÕE SOBRE O SUAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/360/pl-57_-2020_-_revoga_leis_da_ferrovia.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/360/pl-57_-2020_-_revoga_leis_da_ferrovia.pdf</t>
   </si>
   <si>
     <t>"REVOGA AS LEIS MUNICIPAIS 1.989/98 DE 07.10.1996 ALTERADA PELA LEI MUNICIPAL 2.743/12 DE 13.03.2012 E ALTERA REDAÇÃO ART 2º DA LEI MUNICIPAL Nº 2.924/2015 DE 31.08.2015."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/361/pl-58-2020_-_limpeza_urbana_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/361/pl-58-2020_-_limpeza_urbana_ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATOS LESIVOS À LIMPEZA PÚBLICA DE PERDÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/362/pl-59_-2020_-__loa_2021.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/362/pl-59_-2020_-__loa_2021.doc</t>
   </si>
   <si>
     <t>“ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE PERDÕES PARA O EXERCÍCIO DE 2021”.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE PERDÕES A PROCEDER COM PAGAMENTO À EMPRESA CONSTRUTORA NEPOMUCENO LTDA EM AÇÃO JUDICIAL."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/364/pl-61-2020_-_nome_quadra_do_retiro_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/364/pl-61-2020_-_nome_quadra_do_retiro_ok.doc</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “QUADRA ESPORTIVA  MARIA DE LOURDES MONTEIRO" À QUADRA SITUADA NA RUA ÂNGELO CARLOS IRMÃO, NO DISTRITO DO RETIRO DOS PIMENTA, EM PERDÕES /MG "</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/365/pl-62-2020_-_nome_vestiario_hipolitos_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/365/pl-62-2020_-_nome_vestiario_hipolitos_ok.doc</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE “VESTIÁRIO WELINTON DE CARVALHO" AO VESTIÁRIO DO CAMPO DE FUTEBOL DA COMUNIDADE DOS HIPÓLITOS, NA ZONA RURAL DE PERDÕES/MG "</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/366/pl-63-2020_-_subvencao_2021.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/366/pl-63-2020_-_subvencao_2021.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE SUBVENÇÃO PARA ENTIDADE DURANTE O EXERCÍCIO FINANCEIRO DE 2021"</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/375/pl-65-2020_-_equoterapia_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/375/pl-65-2020_-_equoterapia_ok.dot</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE EQUOTERAPIA COMO OPÇÃO DE TRATAMENTO DE SAÚDE PÚBLICA PARA AS PESSOAS, COM MOBILIDADE REDUZIDA, AUTISMO, DOENÇAS COM NECESSIDADES ESPECIFICAS NO ÂMBITO DO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/pl-66-2020_-_brigada_de_incendio_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/pl-66-2020_-_brigada_de_incendio_ok.dot</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA BRIGADA DE INCÊNDIO DO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/377/pl-69-2020_-_utilidade_amagri_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/377/pl-69-2020_-_utilidade_amagri_ok.doc</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A AMAGRI (ASSOCIAÇÃO DAS MULHERES AGRICULTORAS DO MUNICÍPIO DE PERDÕES)</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/378/pl_70.2020_-_credito_suplementar_latemp.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/378/pl_70.2020_-_credito_suplementar_latemp.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Abertura Crédito Suplementar" LATEMP</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/379/pl-72-2020_-_dezembro_verde_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/379/pl-72-2020_-_dezembro_verde_ok.dot</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PERDÕES/MG, O “DEZEMBRO VERDE”, MÊS DEDICADO ÀS AÇÕES EDUCATIVAS E DE REFLEXÃO SOBRE O ABANDONO DE ANIMAIS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/380/pl-73-2020_-_area_de_lazer_francisco_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/380/pl-73-2020_-_area_de_lazer_francisco_ok.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE  "ÁREA DE LAZER  FRANCISCO FERRARESI DO FOJO", O ESPAÇO DE LAZER, CRIADO PELA LEI 3.012/17,ART.2º, INC. I, NO BAIRRO ELDORADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/381/pl-74-2020_-_espacos_escolares_emoa_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/381/pl-74-2020_-_espacos_escolares_emoa_ok.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÕES AOS ESPAÇOS ESCOLARES DA ESCOLA MUNICIPAL OTAVIANO  ALVARENGA</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/382/pl-75-2020_-_ruas_nova_esperanca_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/382/pl-75-2020_-_ruas_nova_esperanca_ok.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS RUAS A, B, C, D e E, NO LOTEAMENTO POPULAR DO BAIRRO JARDIM NOVA ESPERANÇA, NO MUNICÍPIO DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/383/pl-76-2020_-_caminhos_de_romao_fagundes_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/383/pl-76-2020_-_caminhos_de_romao_fagundes_ok.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RECUPERAÇÃO DA ESTRADA DENOMINADA “CAMINHOS DE ROMÃO FAGUNDES”, EM SEU TRECHO ENTRE PERDÕES/MG E O DISTRITO DO RETIRO DOS PIMENTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/387/pl-77-2020_-_catadores_de_material_reciclavel_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/387/pl-77-2020_-_catadores_de_material_reciclavel_ok.doc</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE INCENTIVO ÀS COOPERATIVAS DE CATADORES DE MATERIAL RECICLÁVEL</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/388/pl-78-2020_-_cria_area_de_lazer_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/388/pl-78-2020_-_cria_area_de_lazer_ok.doc</t>
   </si>
   <si>
     <t>CRIA ÁREA DE LAZER NO BAIRRO JARDIM ALEGRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Helton Vicente de Souza, Marcos Tadeu de Carvalho, Rodrigo Vicente dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/projeto_de_resolucao_no_1_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/projeto_de_resolucao_no_1_2020_.pdf</t>
   </si>
   <si>
     <t>"CRIA A OUVIDORIA DA CÂMARA MUNICIPAL DE PERDÕES/MG E DÁ OUTRAS PROVIDENCIAS. "</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_resolucao_02_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_resolucao_02_2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO SENHOR ANTÔNIO LÚCIO DE SALLES."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/projeto_de_resolucao_no_3_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/projeto_de_resolucao_no_3_2020.pdf</t>
   </si>
   <si>
     <t>“ALTERA A RESOLUÇÃO Nº 997, DE 23 DE MARÇO DE 2016, QUE ‘INSTITUI O PLANO DE CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES, ESTADO DE MINAS GERAIS  E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_resolucao_no_4_2020_.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_resolucao_no_4_2020_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À SENHORA ANTÔNIA DE FÁTIMA PINHEIRO DE CARVALHO "</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/312/pr-05-2020_-_diploma_honra_prefeito.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/312/pr-05-2020_-_diploma_honra_prefeito.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO EXCELENTÍSSIMO SENHOR PREFEITO HAMILTON RESENDE FILHO</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/311/pr-07-2020_-_cidadania_wagner.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/311/pr-07-2020_-_cidadania_wagner.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO SENHOR WAGNER GUEDES ALVES</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/310/pr-08-2020_-_diploma_emoa.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/310/pr-08-2020_-_diploma_emoa.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À ESCOLA MUNICIPAL OTAVIANO ALVARENGA PELOS SEUS 110 ANOS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/309/pr-09-2020_-_cidadania_valdir.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/309/pr-09-2020_-_cidadania_valdir.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO SENHOR VALDIR BRANCO</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/308/pr-10-2020_-_diploma_akikitem.docx</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/308/pr-10-2020_-_diploma_akikitem.docx</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À LOJA AKIKITEM LTDA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/313/pr-11-2020_-_honra_ao_merito_keila_alves.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/313/pr-11-2020_-_honra_ao_merito_keila_alves.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À SENHORA KEILA ALVES CARDOSO</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/314/pr-12-2020_-_cidadania_dr_pepe.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/314/pr-12-2020_-_cidadania_dr_pepe.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DR. LUIZ CLÁUDIO PEPE LUZ</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/315/pr-13-2020_-_diploma_rodrigo.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/315/pr-13-2020_-_diploma_rodrigo.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR RODRIGO LUCAS MACHADO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/332/pr-14-2020_-_diploma_padre_rogerio_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/332/pr-14-2020_-_diploma_padre_rogerio_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO PADRE ROGÉRIO VICTOR AZEVEDO</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/333/pr-15-2020_-_titulo_centenario_-_jovita_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/333/pr-15-2020_-_titulo_centenario_-_jovita_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CENTENÁRIA DE PERDÕES À SENHORA JOVITA CÂNDIDA ALVARENGA</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/334/pr-16-2020_-_diploma_adalberto_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/334/pr-16-2020_-_diploma_adalberto_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR ADALBERTO TEIXEIRA PLACEDINO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Rodrigo, Marcos, Professor Helton</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/335/pr-17-2020_-_sessao_remota_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/335/pr-17-2020_-_sessao_remota_ok.doc</t>
   </si>
   <si>
     <t>INSTITUI RITOS DE PROCEDIMENTOS PARA A REALIZAÇÃO DE SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS, NA MODALIDADE REMOTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE PERDÕES/MG  COMO SOLUÇÃO A SER UTILIZADA DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA RELACIONADA À PANDEMIA DO COVID-19 E ASSEMELHADOS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/337/pr-18-2020_-_cidadania_dr_pedro_okk.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/337/pr-18-2020_-_cidadania_dr_pedro_okk.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO DR. PEDRO DE QUEIROZ MONTEIRO</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/338/pr-19-2020_-_diploma_vertentes_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/338/pr-19-2020_-_diploma_vertentes_ok.doc</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À DISTRIBUIDORA VERTENTES.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/339/pr-20-2020_-_centenaria_margarida_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/339/pr-20-2020_-_centenaria_margarida_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ  CENTENÁRIA DE PERDÕES À SENHORA MARGARIDA VENÂNCIA</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/340/pr-21-2020_-_diploma_joao_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/340/pr-21-2020_-_diploma_joao_ok.doc</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SR. JOÃO BATISTA MARCIANO</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/341/pr-22-2020_-_aprova_contas_2018_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/341/pr-22-2020_-_aprova_contas_2018_ok.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PERDÕES, EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/342/pr-23-2020_-_diploma_nil_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/342/pr-23-2020_-_diploma_nil_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR MESSIAS DONIZETE DE OLIVEIRA</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/351/pr-24-2020_-_cargo_estagiario_tjmg_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/351/pr-24-2020_-_cargo_estagiario_tjmg_ok.doc</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N. 997/2020, DE 23 DE MARÇO DE 2016, QUE INSTITUI O PLANO DE CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/352/pr-25-2020_-_cidadania_joao_mendes_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/352/pr-25-2020_-_cidadania_joao_mendes_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO SR. JOÃO GERALDO MENDES</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/356/pr-26-2020_-_baixa_de_bens_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/356/pr-26-2020_-_baixa_de_bens_ok.doc</t>
   </si>
   <si>
     <t>AUTORIZA BAIXA DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/357/pr-27-2020_-_diploma_casa_de_apoio_renascer_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/357/pr-27-2020_-_diploma_casa_de_apoio_renascer_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES à CASA DE APOIO RENASCER – CAAPRE – ASSOCIAÇÃO DE AMPARO AOS PACIENTES EM TRATAMENTO ONCOLÓGICO DE PERDÕES E REGIÃO</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/367/pr-28-2020_-_aprova_contas_de_2017_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/367/pr-28-2020_-_aprova_contas_de_2017_ok.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PERDÕES, EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/368/pr-29_-_2020_-_cidadania_rafael_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/368/pr-29_-_2020_-_cidadania_rafael_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES À RAFAEL MORAES TREVISAN</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/369/pr-30-2020_-_sessao_remota_-_voto_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/369/pr-30-2020_-_sessao_remota_-_voto_ok.doc</t>
   </si>
   <si>
     <t>ALTERA PARÁGRAFO ÚNICO DO ART. 2º DA RESOLUÇÃO N. 1114/2020 (VOTAÇÃO REMOTA DA CÂMARA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/370/pr-31-2020_-_diploma_totonho_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/370/pr-31-2020_-_diploma_totonho_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR MARCO ANTÔNIO LOPES LÚCIO</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/371/pr-32-2020_-_cidadania_fabiana_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/371/pr-32-2020_-_cidadania_fabiana_ok.dot</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES à ENFERMEIRA SRA FABIANA MARQUES DA SILVA MACEDO</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/372/pr-33-2020_-_cidadania_nei_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/372/pr-33-2020_-_cidadania_nei_ok.dot</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DO MUNICÍPIO DE PERDÕES AO JORNALISTA NEI ANDERSON MACHADO</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/373/pr-34-2020_-_diploma_renata_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/373/pr-34-2020_-_diploma_renata_ok.dot</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES À SENHORA RENATA JORGE BASTOS</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/389/pr-35-2020_-_diploma_leton_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/389/pr-35-2020_-_diploma_leton_ok.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA CIDADE DE PERDÕES AO SENHOR HELITON DE OLIVEIRA</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/390/pr-36-2020_-_mudanca_de_sede_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/390/pr-36-2020_-_mudanca_de_sede_ok.doc</t>
   </si>
   <si>
     <t>FAZ MUDANÇA DA SEDE DA CÂMARA MUNICIPAL DE PERDÕES PARA POSSE DOS MEMBROS DO PODER LEGISLATIVO E EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/391/pr-37-2020_-_orcamento_camara_2021_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/391/pr-37-2020_-_orcamento_camara_2021_ok.doc</t>
   </si>
   <si>
     <t>REFERENDA DESPESA PARA O ORÇAMENTO DE 2021 DA CÂMARA MUNICIPAL DE PERDÕES, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/392/pr-38-2020_-_mudanca_de_sede_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/392/pr-38-2020_-_mudanca_de_sede_ok.doc</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/328/veto_total_ao_projeto_de_lei_municipal_33_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/328/veto_total_ao_projeto_de_lei_municipal_33_2020.pdf</t>
   </si>
   <si>
     <t>"OBRIGA O PODER EXECUTIVO MUNICIPAL A DISCRIMINAR NO CONTRACHEQUE DOS SERVIDORES TODOS OS VALORES RECEBIDOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/323/anteprojeto_de_lei_26_2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/323/anteprojeto_de_lei_26_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE AOS AUXILIARES E TÉCNICOS DE ENFERMAGEM, ENFERMEIROS E TÉCNICOS SUPERIORES DE SAÚDE NO ÂMBITO DO SISTEMA DE SAÚDE DO MUNICÍPIO DE PERDÕES/MG."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Anderson Ratinho, Fernado Amintas, Johnny, João da água, Marcos, Professor Helton, Rodrigo, Wagão, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/325/pl-38-2020-_vale_alimentacao_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/325/pl-38-2020-_vale_alimentacao_ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO MENSAL AOS SERVIDORES MUNICIPAIS DA PREFEITURA DE PERDÕES/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/326/pl-39-2020-_internet_para_todos_anteprojeto_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/326/pl-39-2020-_internet_para_todos_anteprojeto_ok.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA INTERNET PARA TODOS NA ZONA RURAL DO MUNICÍPIO DE PERDÕES/MG</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/329/pl-43-2020_-_adicional_de_30_para_ace_e_acs_ok.doc</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/329/pl-43-2020_-_adicional_de_30_para_ace_e_acs_ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE AOS ACE (AGENTES DE COMBATE ÀS ENDEMIAS) E AOS ACS (AGENTES COMUNITÁRIOS DE SAÚDE) NO ÂMBITO DO MUNICÍPIO DE PERDÕES/MG.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/384/apl-44-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/384/apl-44-2020.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/386/apl-47-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/386/apl-47-2020.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/374/pl-64-2020_-_clinica_veterinaria_ok.dot</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/374/pl-64-2020_-_clinica_veterinaria_ok.dot</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VINCULAÇÃO DO CONSULTÓRIO VETERINÁRIO MUNICIPAL “FRANCISCO ALVES BATISTA – CHICO BAMBU” À SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Wagão, Anderson Ratinho, Fernado Amintas, Johnny, João da água, Marcos, Professor Helton, Rodrigo, Zé Rubens</t>
   </si>
   <si>
-    <t>https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/385/apl-68-2020.pdf</t>
+    <t>http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/385/apl-68-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1785,68 +1785,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/296/emenda_pl_24.2020_previper_-_vereador_anderson.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/297/emenda_subvencao_2020_aprov.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/298/emenda_plc_16.2019_-_licenca_amamentacao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/336/emenda_pl-42-2020_-_ldo_2021_ok.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/projeto_de_lei_complementar_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_complementar_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_complementar_no_03_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_no_1_2020_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_no_2_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/projeto_de_lei_no_4_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/projeto_de_lei_no_5_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/181/projeto_de_lei_no_6_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_7_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_no_10_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_no_12_2020_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_no_14_2020_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_no_15_2020_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_ordinaria_18_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_ordinaria_19_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_ordinaria_20_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_ordinaria_21_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/pl-23-2020_-_transferencia_de_concessao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/198/pl-24-2020_-_altera_previper.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_de_lei_no_25_2020_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_de_lei_no_26_2020_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_lei_no_27_2020_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_lei_no_28_2020_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_no_29_2020_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/316/pl-30-2020_-_nome_quadra_no_retiro_dos_pimentas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/317/pl-31-2020_-_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/318/pl-32-2020_-_nome_campo_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/319/pl-33-2020_-_contracheque.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/320/pl_34-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/321/pl_35-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/322/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/324/pl-37-2020-_altera_lei_do_previper_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/327/pl-40-2020_-_conselhos_municipais_ok.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/330/pl-41-2020_-_proibe_pombos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/331/pl-42-2020-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/346/pl-44-2020_-_conselho_dos_animais_ok.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/343/pl-45-2020_-_nome_vestiario_do_retiro_ok.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/344/pl-46-2020_-_nome_vestiario_dos_machados_ok.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/345/pl-47-2020_-_arte_marcial_nas_escolas_ok.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/347/pl-48-2020_-_subsidio_vereadores_2021_ok_2.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/348/pl-49-2020_-_nome_alameda_dos_ypes_ok.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/349/pl-50-2020_-_utilidade_publica_casa_renascer_ok.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/350/pl-51-2020_-_rua_iria_nos_machados_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/353/pl-52-2020_-_perimetro_urbano_nas_brs.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/354/pl-53-2020_-_doacao_de_moveis_para_delegacia_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/355/pl-54-2020_-_isencao_ferrovia_ok.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/358/pl-55-2020_-_medicos_veterinarios_ok.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/359/pl-56-2020_-_altera_lei_dos_suas_ok.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/360/pl-57_-2020_-_revoga_leis_da_ferrovia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/361/pl-58-2020_-_limpeza_urbana_ok.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/362/pl-59_-2020_-__loa_2021.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/364/pl-61-2020_-_nome_quadra_do_retiro_ok.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/365/pl-62-2020_-_nome_vestiario_hipolitos_ok.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/366/pl-63-2020_-_subvencao_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/375/pl-65-2020_-_equoterapia_ok.dot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/pl-66-2020_-_brigada_de_incendio_ok.dot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/377/pl-69-2020_-_utilidade_amagri_ok.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/378/pl_70.2020_-_credito_suplementar_latemp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/379/pl-72-2020_-_dezembro_verde_ok.dot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/380/pl-73-2020_-_area_de_lazer_francisco_ok.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/381/pl-74-2020_-_espacos_escolares_emoa_ok.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/382/pl-75-2020_-_ruas_nova_esperanca_ok.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/383/pl-76-2020_-_caminhos_de_romao_fagundes_ok.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/387/pl-77-2020_-_catadores_de_material_reciclavel_ok.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/388/pl-78-2020_-_cria_area_de_lazer_ok.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/projeto_de_resolucao_no_1_2020_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_resolucao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/projeto_de_resolucao_no_3_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_resolucao_no_4_2020_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/312/pr-05-2020_-_diploma_honra_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/311/pr-07-2020_-_cidadania_wagner.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/310/pr-08-2020_-_diploma_emoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/309/pr-09-2020_-_cidadania_valdir.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/308/pr-10-2020_-_diploma_akikitem.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/313/pr-11-2020_-_honra_ao_merito_keila_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/314/pr-12-2020_-_cidadania_dr_pepe.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/315/pr-13-2020_-_diploma_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/332/pr-14-2020_-_diploma_padre_rogerio_ok.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/333/pr-15-2020_-_titulo_centenario_-_jovita_ok.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/334/pr-16-2020_-_diploma_adalberto_ok.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/335/pr-17-2020_-_sessao_remota_ok.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/337/pr-18-2020_-_cidadania_dr_pedro_okk.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/338/pr-19-2020_-_diploma_vertentes_ok.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/339/pr-20-2020_-_centenaria_margarida_ok.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/340/pr-21-2020_-_diploma_joao_ok.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/341/pr-22-2020_-_aprova_contas_2018_ok.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/342/pr-23-2020_-_diploma_nil_ok.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/351/pr-24-2020_-_cargo_estagiario_tjmg_ok.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/352/pr-25-2020_-_cidadania_joao_mendes_ok.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/356/pr-26-2020_-_baixa_de_bens_ok.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/357/pr-27-2020_-_diploma_casa_de_apoio_renascer_ok.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/367/pr-28-2020_-_aprova_contas_de_2017_ok.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/368/pr-29_-_2020_-_cidadania_rafael_ok.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/369/pr-30-2020_-_sessao_remota_-_voto_ok.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/370/pr-31-2020_-_diploma_totonho_ok.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/371/pr-32-2020_-_cidadania_fabiana_ok.dot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/372/pr-33-2020_-_cidadania_nei_ok.dot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/373/pr-34-2020_-_diploma_renata_ok.dot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/389/pr-35-2020_-_diploma_leton_ok.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/390/pr-36-2020_-_mudanca_de_sede_ok.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/391/pr-37-2020_-_orcamento_camara_2021_ok.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/392/pr-38-2020_-_mudanca_de_sede_ok.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/328/veto_total_ao_projeto_de_lei_municipal_33_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/323/anteprojeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/325/pl-38-2020-_vale_alimentacao_ok.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/326/pl-39-2020-_internet_para_todos_anteprojeto_ok.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/329/pl-43-2020_-_adicional_de_30_para_ace_e_acs_ok.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/384/apl-44-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/386/apl-47-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/374/pl-64-2020_-_clinica_veterinaria_ok.dot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/385/apl-68-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/296/emenda_pl_24.2020_previper_-_vereador_anderson.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/297/emenda_subvencao_2020_aprov.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/298/emenda_plc_16.2019_-_licenca_amamentacao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/336/emenda_pl-42-2020_-_ldo_2021_ok.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/projeto_de_lei_complementar_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_complementar_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_complementar_no_03_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_no_1_2020_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_no_2_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/projeto_de_lei_no_4_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/projeto_de_lei_no_5_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/181/projeto_de_lei_no_6_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/182/projeto_de_lei_no_7_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_no_10_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_no_12_2020_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_no_14_2020_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_no_15_2020_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_ordinaria_18_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_ordinaria_19_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_ordinaria_20_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_ordinaria_21_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/pl-23-2020_-_transferencia_de_concessao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/198/pl-24-2020_-_altera_previper.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_de_lei_no_25_2020_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_de_lei_no_26_2020_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_lei_no_27_2020_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_lei_no_28_2020_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_lei_no_29_2020_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/316/pl-30-2020_-_nome_quadra_no_retiro_dos_pimentas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/317/pl-31-2020_-_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/318/pl-32-2020_-_nome_campo_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/319/pl-33-2020_-_contracheque.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/320/pl_34-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/321/pl_35-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/322/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/324/pl-37-2020-_altera_lei_do_previper_-_corrigido.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/327/pl-40-2020_-_conselhos_municipais_ok.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/330/pl-41-2020_-_proibe_pombos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/331/pl-42-2020-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/346/pl-44-2020_-_conselho_dos_animais_ok.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/343/pl-45-2020_-_nome_vestiario_do_retiro_ok.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/344/pl-46-2020_-_nome_vestiario_dos_machados_ok.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/345/pl-47-2020_-_arte_marcial_nas_escolas_ok.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/347/pl-48-2020_-_subsidio_vereadores_2021_ok_2.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/348/pl-49-2020_-_nome_alameda_dos_ypes_ok.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/349/pl-50-2020_-_utilidade_publica_casa_renascer_ok.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/350/pl-51-2020_-_rua_iria_nos_machados_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/353/pl-52-2020_-_perimetro_urbano_nas_brs.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/354/pl-53-2020_-_doacao_de_moveis_para_delegacia_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/355/pl-54-2020_-_isencao_ferrovia_ok.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/358/pl-55-2020_-_medicos_veterinarios_ok.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/359/pl-56-2020_-_altera_lei_dos_suas_ok.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/360/pl-57_-2020_-_revoga_leis_da_ferrovia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/361/pl-58-2020_-_limpeza_urbana_ok.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/362/pl-59_-2020_-__loa_2021.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/364/pl-61-2020_-_nome_quadra_do_retiro_ok.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/365/pl-62-2020_-_nome_vestiario_hipolitos_ok.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/366/pl-63-2020_-_subvencao_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/375/pl-65-2020_-_equoterapia_ok.dot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/pl-66-2020_-_brigada_de_incendio_ok.dot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/377/pl-69-2020_-_utilidade_amagri_ok.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/378/pl_70.2020_-_credito_suplementar_latemp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/379/pl-72-2020_-_dezembro_verde_ok.dot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/380/pl-73-2020_-_area_de_lazer_francisco_ok.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/381/pl-74-2020_-_espacos_escolares_emoa_ok.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/382/pl-75-2020_-_ruas_nova_esperanca_ok.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/383/pl-76-2020_-_caminhos_de_romao_fagundes_ok.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/387/pl-77-2020_-_catadores_de_material_reciclavel_ok.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/388/pl-78-2020_-_cria_area_de_lazer_ok.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/projeto_de_resolucao_no_1_2020_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_resolucao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/projeto_de_resolucao_no_3_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_resolucao_no_4_2020_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/312/pr-05-2020_-_diploma_honra_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/311/pr-07-2020_-_cidadania_wagner.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/310/pr-08-2020_-_diploma_emoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/309/pr-09-2020_-_cidadania_valdir.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/308/pr-10-2020_-_diploma_akikitem.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/313/pr-11-2020_-_honra_ao_merito_keila_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/314/pr-12-2020_-_cidadania_dr_pepe.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/315/pr-13-2020_-_diploma_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/332/pr-14-2020_-_diploma_padre_rogerio_ok.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/333/pr-15-2020_-_titulo_centenario_-_jovita_ok.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/334/pr-16-2020_-_diploma_adalberto_ok.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/335/pr-17-2020_-_sessao_remota_ok.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/337/pr-18-2020_-_cidadania_dr_pedro_okk.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/338/pr-19-2020_-_diploma_vertentes_ok.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/339/pr-20-2020_-_centenaria_margarida_ok.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/340/pr-21-2020_-_diploma_joao_ok.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/341/pr-22-2020_-_aprova_contas_2018_ok.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/342/pr-23-2020_-_diploma_nil_ok.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/351/pr-24-2020_-_cargo_estagiario_tjmg_ok.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/352/pr-25-2020_-_cidadania_joao_mendes_ok.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/356/pr-26-2020_-_baixa_de_bens_ok.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/357/pr-27-2020_-_diploma_casa_de_apoio_renascer_ok.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/367/pr-28-2020_-_aprova_contas_de_2017_ok.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/368/pr-29_-_2020_-_cidadania_rafael_ok.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/369/pr-30-2020_-_sessao_remota_-_voto_ok.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/370/pr-31-2020_-_diploma_totonho_ok.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/371/pr-32-2020_-_cidadania_fabiana_ok.dot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/372/pr-33-2020_-_cidadania_nei_ok.dot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/373/pr-34-2020_-_diploma_renata_ok.dot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/389/pr-35-2020_-_diploma_leton_ok.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/390/pr-36-2020_-_mudanca_de_sede_ok.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/391/pr-37-2020_-_orcamento_camara_2021_ok.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/392/pr-38-2020_-_mudanca_de_sede_ok.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/328/veto_total_ao_projeto_de_lei_municipal_33_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/323/anteprojeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/325/pl-38-2020-_vale_alimentacao_ok.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/326/pl-39-2020-_internet_para_todos_anteprojeto_ok.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/329/pl-43-2020_-_adicional_de_30_para_ace_e_acs_ok.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/384/apl-44-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/386/apl-47-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/374/pl-64-2020_-_clinica_veterinaria_ok.dot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.perdoes.mg.leg.br/media/sapl/public/materialegislativa/2020/385/apl-68-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>